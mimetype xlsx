--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -179,51 +179,51 @@
   <si>
     <t>295/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of PARULIA &amp; Adjoining Mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room , Laying Distribution System, Rising Main, boundary wall and service road , under Jal Swapna of Murshidabad District under Murshidabad Division ,PHE.Dte.( Scheme ID -PH222362284S000)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000693/2022-2023</t>
   </si>
   <si>
     <t>165/MURD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Allied work of PARULIA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2023-2024</t>
   </si>
   <si>
     <t>66/MURD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 