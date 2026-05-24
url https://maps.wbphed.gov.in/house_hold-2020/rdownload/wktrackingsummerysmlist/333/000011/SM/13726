--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,74 +108,50 @@
     <t>PARULIA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13726</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/15</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PH1 PARULIA PWSS ID 304187861</t>
   </si>
   <si>
     <t>BILL/01130/2023-2024</t>
   </si>
   <si>
     <t>222/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PARULIA PH II, ID304233543</t>
   </si>
   <si>
     <t>BILL/01215/2023-2024</t>
   </si>
   <si>
     <t>295/WBSEDCL-JJM</t>
   </si>
@@ -630,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -829,370 +805,307 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>23.45</v>
+        <v>11.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="P5" s="4">
-        <v>11.66</v>
+        <v>4.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.74</v>
+        <v>677.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>322.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.6</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>677.2</v>
+        <v>53.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>793.65</v>
+      </c>
+      <c r="P8" s="8">
+        <v>322.33</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>40.61</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>