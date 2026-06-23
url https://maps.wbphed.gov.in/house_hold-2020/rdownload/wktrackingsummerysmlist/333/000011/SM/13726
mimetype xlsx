--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,74 @@
     <t>165/MURD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>01/10/2026</t>
   </si>
   <si>
     <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Allied work of PARULIA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2023-2024</t>
   </si>
   <si>
     <t>66/MURD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under PARULIA ground water based water supply scheme under Block_ Khargram Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/001428/2023-2024</t>
+  </si>
+  <si>
+    <t>4343/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>03/11/2027</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1025,87 +1049,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>53.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>23.45</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>40</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>817.1</v>
+      </c>
+      <c r="P9" s="8">
+        <v>322.33</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>39.45</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>