--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,74 +156,50 @@
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION PH 2 SINGADDA PWSS ID 304256291</t>
   </si>
   <si>
     <t>BILL/01450/2023-2024</t>
   </si>
   <si>
     <t>343/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION PH 1 SINGADDA PWSS ID 30425678</t>
   </si>
   <si>
     <t>BILL/01449/2023-2024</t>
   </si>
   <si>
     <t>342/WBSEDCL-JJM</t>
-  </si>
-[...22 lines deleted...]
-    <t>PASCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -968,150 +944,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>5.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...20 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>57.01</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>