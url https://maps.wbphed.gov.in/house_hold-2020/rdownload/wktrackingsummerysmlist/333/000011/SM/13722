--- v2 (2026-04-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,86 @@
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION PH 2 SINGADDA PWSS ID 304256291</t>
   </si>
   <si>
     <t>BILL/01450/2023-2024</t>
   </si>
   <si>
     <t>343/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION PH 1 SINGADDA PWSS ID 30425678</t>
   </si>
   <si>
     <t>BILL/01449/2023-2024</t>
   </si>
   <si>
     <t>342/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT SINGADDA 2 REF ID 860324456</t>
+  </si>
+  <si>
+    <t>BILL/01563/2024-2025</t>
+  </si>
+  <si>
+    <t>436/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of SINGADDA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.( Scheme ID -PH222362264S000)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000712/2022-2023</t>
+  </si>
+  <si>
+    <t>91/MURD</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>PASCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,87 +980,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>5.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P7" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>565.86</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>395.46</v>
+      </c>
+      <c r="R8" s="4">
+        <v>69.89</v>
+      </c>
+      <c r="S8" s="4">
+        <v>39</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>629.81</v>
+      </c>
+      <c r="P9" s="8">
+        <v>395.46</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>62.79</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>