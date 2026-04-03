--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -257,51 +257,51 @@
   <si>
     <t>Salinda PH-1 Application no- 3004547659</t>
   </si>
   <si>
     <t>BILL/01188/2023-2024</t>
   </si>
   <si>
     <t>248/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Formal work order for Construction of 350 Cum OHR,Laying Distribution System (PART-C),Rising Main Connection, FHTC , for Uncovered of SALINDA PWSS in Bharatpur-II Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000729/2022-2023</t>
   </si>
   <si>
     <t>340/MURD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>Formal Work Order For Laying of Distribution System (Part-A) and Construction of Boundary wall of SALINDA PWSS of Kandi Sub-Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad</t>
   </si>
   <si>
     <t>ORD/000699/2022-2023</t>
   </si>
   <si>
     <t>161/MURD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>TANUSHREE ENTERPRISE</t>
   </si>
   <si>
     <t>Allied &amp; Balance Work for Laying of Distribution System, Approach Service Road, Construction of Box Culvert and Land Development of SALINDA PWSS in Bharatpur-I Block, of Kandi Sub-Division under Murshidabad Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>