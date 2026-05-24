--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1006,54 +1006,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>146.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>87.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.71</v>
       </c>
       <c r="S5" s="4">
         <v>39</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1069,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>24.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.69</v>
       </c>
       <c r="S6" s="4">
         <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1132,54 +1132,54 @@
       <c r="I7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>17.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.19</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1256,54 +1256,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>16.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>85.21</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1378,54 +1378,54 @@
       <c r="I11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>387.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>365.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.38</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1441,54 +1441,54 @@
       <c r="I12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>145.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>97.7</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>67.35</v>
       </c>
       <c r="S12" s="4">
         <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1538,54 +1538,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>858.97</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>597.94</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>69.61</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>