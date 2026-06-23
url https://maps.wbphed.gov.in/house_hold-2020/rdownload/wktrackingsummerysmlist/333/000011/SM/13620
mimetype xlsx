--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -143,96 +143,96 @@
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Formal Work Order For Laying of Distribution System (Part-B) and Construction of Pump House for Augmentation of SALINDA PWSS of Kandi Sub-Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000701/2022-2023</t>
   </si>
   <si>
     <t>160/MURD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/12/2025</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION AGENCY</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under SALINDA ground water based water supply scheme under Block_ Bharatpur-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>1880/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Additional &amp; Balance Work Laying of Distribution System , Land Devolapement of SALINDA PWSS in Bharatpur-II Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000733/2023-2024</t>
   </si>
   <si>
     <t>54/MURD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>07/08/2026</t>
   </si>
   <si>
     <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Construction of Pump House Cum Chlorine Room, Boundary Wall, Approach Road &amp; Land Development of Salinda PWSS in Bhratpur-II Block , KANDI Sub-Division under Murshidabad Division , PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000848/2023-2024</t>
   </si>
   <si>
     <t>823/MURD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>M/S RELIABLE</t>
   </si>
@@ -290,51 +290,51 @@
   <si>
     <t>161/MURD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>TANUSHREE ENTERPRISE</t>
   </si>
   <si>
     <t>Allied &amp; Balance Work for Laying of Distribution System, Approach Service Road, Construction of Box Culvert and Land Development of SALINDA PWSS in Bharatpur-I Block, of Kandi Sub-Division under Murshidabad Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>3143/MURD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>28/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>