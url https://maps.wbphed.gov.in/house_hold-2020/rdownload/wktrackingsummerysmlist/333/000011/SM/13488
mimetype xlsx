--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,74 @@
     <t>ORD/000734/2022-2023</t>
   </si>
   <si>
     <t>385/MURD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>Laying of UPVC pipeline from Head Work Site to Node point 16, laying of parallel line for FHTC work and Construction of approach road of UDAYCHANDPUR &amp; Adjoining Mouzas Water Supply Scheme of Kandi Sub Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>1987/MURD</t>
   </si>
   <si>
     <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1203,87 +1227,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>76.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>767.63</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>