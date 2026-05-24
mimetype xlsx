--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,62 +210,50 @@
     <t>461/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Formal work order for Construction of Boundwary Wall, Pump House &amp; Laying Distribution System(PART-B) Uncovered of UDAY CHANDPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000734/2022-2023</t>
   </si>
   <si>
     <t>385/MURD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
-  </si>
-[...10 lines deleted...]
-    <t>08/07/2024</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -678,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -965,54 +953,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>363.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>11.68</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1028,54 +1016,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>16.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.01</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1150,227 +1138,164 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>158.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>116.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.74</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>76.01</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...32 lines deleted...]
-      <c r="L10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>691.62</v>
+      </c>
+      <c r="P10" s="8">
+        <v>178.26</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>25.77</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>