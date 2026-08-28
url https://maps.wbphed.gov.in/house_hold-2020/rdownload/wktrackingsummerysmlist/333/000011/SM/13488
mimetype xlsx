--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,204 +80,204 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>UDAYCHANDPUR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/13488</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Sinking of 02(Two) Nos 250mm x 150 mm dia tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at UDAY CHANDPUR PWSS at Head Work Site &amp; 2nd Tube Well Site in Kandi Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte..</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000662/2022-2023</t>
+  </si>
+  <si>
+    <t>3407/MURD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of Boundwary Wall, Pump House &amp; Laying Distribution System(PART-B) Uncovered of UDAY CHANDPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000734/2022-2023</t>
+  </si>
+  <si>
+    <t>385/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>MARUTI CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 300 Cum OHR, Laying Distribution System (PART-A), Rising Main, FHTC, for Uncovered of UDAY CHANDPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000859/2022-2023</t>
+  </si>
+  <si>
+    <t>793/MURD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>M/S. SINHA &amp; SONS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>UDAYCHANDPUR AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under UDAYCHANDPUR ground water based water supply scheme under Block_ Kandi Dist. - Murshidabad under MEDB, PHE Dte</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I</t>
   </si>
   <si>
     <t>ORD/000047/2023-2024</t>
   </si>
   <si>
     <t>1882/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/40</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Construction of 300 Cum OHR, Laying Distribution System (PART-A), Rising Main, FHTC, for Uncovered of UDAY CHANDPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.</t>
-[...41 lines deleted...]
-    <t>MAMATA USHA ENTERPRISE</t>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>NEW CONNECTION AT UDAYCHANDPUR PH-I</t>
   </si>
   <si>
     <t>BILL/01621/2023-2024</t>
   </si>
   <si>
     <t>461/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,430 +828,430 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>24.41</v>
+        <v>16.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.01</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>26.76</v>
+        <v>158.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>116.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.74</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>363.73</v>
       </c>
       <c r="Q5" s="4">
         <v>42.49</v>
       </c>
       <c r="R5" s="4">
         <v>11.68</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>16.82</v>
+        <v>24.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.97</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>89.01</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>5.84</v>
+        <v>26.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>158.53</v>
+        <v>95.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>116.9</v>
+        <v>3.9</v>
       </c>
       <c r="R8" s="4">
-        <v>73.74</v>
+        <v>4.08</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>95.53</v>
+        <v>5.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>4.08</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>691.62</v>