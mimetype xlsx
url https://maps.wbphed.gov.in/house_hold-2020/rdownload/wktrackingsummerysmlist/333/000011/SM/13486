--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -137,141 +137,141 @@
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Jorgachha ground water based water supply scheme under Block_ Domkal Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>3737/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jorgacha Water Supply Scheme at Head Work Site, 2nd Site site at DOMKAL Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>1757/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Augmentation of JORGACHA Piped Water Supply Scheme under Jal Jevan Mission of DOMKAL Block in the District Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER_DOMKAL BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000732/2022-2023</t>
+  </si>
+  <si>
+    <t>365/MURD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000305/2023-2024</t>
   </si>
   <si>
     <t>1278/MURD/14</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>JORGACHA PH-III</t>
   </si>
   <si>
     <t>BILL/01525/2023-2024</t>
   </si>
   <si>
     <t>434/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jorgacha Water Supply Scheme at Head Work Site, 2nd Site site at DOMKAL Block under Murshidabad Division, P.H. Engineering Dte</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundwary Wall , Pump House , PCC approach road , Land Development for Augmentation of Jorgacha PWSS in Domkol Block , Islampur Sub-Division under Murshidabad Division ,PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER_BELDANGA 2 BLOCK</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>899/MURD</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>EMCO CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>ULTRA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,54 +821,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>105.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -918,248 +918,248 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>74.66</v>
+        <v>23.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>8.45</v>
+        <v>272.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>153.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>56.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>23.58</v>
+        <v>74.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>23</v>
+        <v>8.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1176,91 +1176,91 @@
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>272.97</v>
+        <v>23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>530.11</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>166.55</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>31.42</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>