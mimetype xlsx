--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,68 @@
     <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Berhampore Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000160/2023-2024</t>
   </si>
   <si>
     <t>1938/MURD</t>
   </si>
   <si>
     <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Islampur Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000161/2023-2024</t>
   </si>
   <si>
     <t>1939/MURD</t>
   </si>
   <si>
     <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Lalbagh Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2023-2024</t>
   </si>
   <si>
     <t>1940/MURD</t>
+  </si>
+  <si>
+    <t>Uploading, Development upgradation of all FTK phase-II collected &amp; tested data and special features along with reorientation of PHED WQ Dashboard, Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2024-2025</t>
+  </si>
+  <si>
+    <t>3145/MURD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -832,54 +850,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -893,54 +911,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>3.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.56</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -954,54 +972,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>4.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1015,54 +1033,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P7" s="4">
         <v>3.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.57</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1076,54 +1094,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>1.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1137,101 +1155,162 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>3.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.67</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>48.81</v>
+      </c>
+      <c r="P11" s="8">
+        <v>16.88</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>34.57</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>