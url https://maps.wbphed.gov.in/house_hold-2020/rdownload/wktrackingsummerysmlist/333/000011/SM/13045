--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Drinking water sample collection &amp; testing through Field Test Kits (FTKs) &amp; up loading charges for the same related to water Quality Monitoring &amp; Surveillance Programme Under Jal Jeevan Mission in the district Murshidabad under Murshidabad Division P.H.En</t>
   </si>
   <si>
     <t>SM/13045</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Printing and supply of 20572 nos. FTK data sheet at sub-district water testing laboratories of Murshidabad on A4 size good quality paper (GSM75) as per format supply by the department for the purpose of water sample data collection by ASHA Workers. To be engaged in gram panchayat under different block for testing of water samples through FTK under Murshidabad Division, PHE Dte.(Soft copy of printing material will be supplied by the office).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000899/2022-2023</t>
+  </si>
+  <si>
+    <t>343/HQ</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>M/S MANDAL SCIENTIFIC &amp; WATER ANALYSIS.</t>
+  </si>
+  <si>
     <t>Transfer of fund for ASHA in connection with WQ Testing of Drinking Water Sample using Field Testing Kit (FTK). Ref Memo No - HFW-27099/408/2022-MSD. MB NO - 7068</t>
   </si>
   <si>
     <t>VCH/001021/2022-2023</t>
   </si>
   <si>
     <t>407-MSD/22-23</t>
   </si>
   <si>
     <t>23/11/2022</t>
   </si>
   <si>
     <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITY</t>
   </si>
   <si>
-    <t>Printing and supply of 20572 nos. FTK data sheet at sub-district water testing laboratories of Murshidabad on A4 size good quality paper (GSM75) as per format supply by the department for the purpose of water sample data collection by ASHA Workers. To be engaged in gram panchayat under different block for testing of water samples through FTK under Murshidabad Division, PHE Dte.(Soft copy of printing material will be supplied by the office).</t>
-[...20 lines deleted...]
-    <t>M/S MANDAL SCIENTIFIC &amp; WATER ANALYSIS.</t>
+    <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Berhampore Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>1938/MURD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>M/S BAPPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Lalbagh Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>1940/MURD</t>
+  </si>
+  <si>
+    <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Jangipur Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000159/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/MURD</t>
+  </si>
+  <si>
+    <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Islampur Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2023-2024</t>
+  </si>
+  <si>
+    <t>1939/MURD</t>
   </si>
   <si>
     <t>Water Quality test by FTK and data uploading to water quality dashboard of School &amp; Anganwadi Centres w.r.t." Swachh Jal se Surakhha" campaign in Kandi Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000163/2023-2024</t>
   </si>
   <si>
     <t>1941/MURD</t>
-  </si>
-[...43 lines deleted...]
-    <t>1940/MURD</t>
   </si>
   <si>
     <t>Uploading, Development upgradation of all FTK phase-II collected &amp; tested data and special features along with reorientation of PHED WQ Dashboard, Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>3145/MURD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -768,356 +768,356 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.5</v>
+        <v>0.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>25.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.29</v>
+        <v>3.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.14</v>
+        <v>3.5</v>
       </c>
       <c r="R5" s="4">
-        <v>95.56</v>
+        <v>95.57</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>4.72</v>
+        <v>3.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.38</v>
+        <v>2.96</v>
       </c>
       <c r="R6" s="4">
-        <v>92.88</v>
+        <v>84.67</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>3.66</v>
+        <v>4.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.5</v>
+        <v>4.38</v>
       </c>
       <c r="R7" s="4">
-        <v>95.57</v>
+        <v>92.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>1.97</v>
       </c>
       <c r="Q8" s="4">
         <v>1.91</v>
       </c>
       <c r="R8" s="4">
         <v>97</v>
       </c>
@@ -1131,115 +1131,115 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>3.49</v>
+        <v>3.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.96</v>
+        <v>3.14</v>
       </c>
       <c r="R9" s="4">
-        <v>84.67</v>
+        <v>95.56</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>5.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>