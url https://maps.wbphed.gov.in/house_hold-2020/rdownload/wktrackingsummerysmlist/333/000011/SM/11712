--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,50 +147,77 @@
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of Distribution System, Rising Main Connection,FHTC Work , Repair &amp; Renovation of RCC OHR, Construction of OHR, Bounwary Wall, Pump House &amp; Sinking of 300 x 200 mm diaTubewell for Augmentation Work of Hilora Zone-I,Prosadpur Zone-III, Bazegazipur Zone-II, Madna Zone-I, Prosadpur Zone-II, Hilora Zone-III, Bahadurpur Piped Water Supply Scheme in Jangipur Sub-Division under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000556/2023-2024</t>
   </si>
   <si>
     <t>3218/MURD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>BIJAY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Bahadurpur Piped Water Supply Scheme Block Suti-I District - Murshidabad. under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000548/2024-2025</t>
+  </si>
+  <si>
+    <t>331/MEDB</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>M/S. T.K. BASU RAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,62 +606,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -742,54 +769,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>81.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -874,87 +901,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2120.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" s="4">
+        <v>21.53</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>50</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>2242.47</v>
+      </c>
+      <c r="P7" s="8">
+        <v>3.4</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0.15</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>