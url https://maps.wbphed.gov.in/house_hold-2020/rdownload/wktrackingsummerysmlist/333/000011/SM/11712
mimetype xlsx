--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,71 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Bahadurpur Piped Water Supply Scheme Block Suti-I District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000548/2024-2025</t>
   </si>
   <si>
     <t>331/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>M/S. T.K. BASU RAY</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna (Jal Jeevan Mission) and under command area of village of DOGACHHI (Village code 313848) under DOGACHHI under Ground Water Based Water Supply Scheme (SAMSERGANJ Block) and BAHADURPUR (Village Code-313924) under BAHADURPUR Ground Water Based Water Supply Scheme for (SUTI-I BLOCK) Arsenic Affected Areas of under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/002129/2021-2022</t>
+  </si>
+  <si>
+    <t>557 /MURD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -962,87 +983,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>21.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" s="4">
+        <v>268.47</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>45.81</v>
+      </c>
+      <c r="R7" s="4">
+        <v>17.06</v>
+      </c>
+      <c r="S7" s="4">
+        <v>1</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>2510.94</v>
+      </c>
+      <c r="P8" s="8">
+        <v>49.21</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>1.96</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>