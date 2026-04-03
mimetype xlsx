--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -179,51 +179,51 @@
   <si>
     <t>286/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Formal work order for Laying of Distribution system,Rising Main, Sub-soil Investigation and construction of OHR (300 cum) and construction of Boundary wall and repairing of Pump-House in connection wih Augmentation of Godhanpara Zone-III water supply scheme under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000543/2022-2023</t>
   </si>
   <si>
     <t>2729/MURD</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>PRIYANKA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works forAugmentation in connention to Accommodate FHTC at Pump House No.-I, Zone-III under Godhanpara Ground Water Based Piped Water Supply Scheme under Block- Raninagar-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000560/2024-2025</t>
   </si>
   <si>
     <t>342/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.76</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1109,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>270.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>183.93</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>67.9</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1231,88 +1231,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>23.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.83</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>88.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>419.19</v>
       </c>
       <c r="P11" s="8">
-        <v>208.52</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>49.74</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>