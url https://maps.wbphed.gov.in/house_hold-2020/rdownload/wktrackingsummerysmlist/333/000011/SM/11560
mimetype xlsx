--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1109,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>270.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>183.93</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>67.9</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1231,88 +1231,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>23.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>88.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>419.19</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>208.52</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>49.74</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>