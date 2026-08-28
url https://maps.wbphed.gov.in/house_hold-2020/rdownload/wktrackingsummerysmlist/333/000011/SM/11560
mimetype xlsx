--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,162 +113,162 @@
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Godhanpara PWSS Scheme, Block - Raninagar-II) to be Augmentation/ Rejuvination under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000738/2021-2022</t>
   </si>
   <si>
     <t>2744/MURD</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
     <t>02/11/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Formal work order for Laying of Distribution system,Rising Main, Sub-soil Investigation and construction of OHR (300 cum) and construction of Boundary wall and repairing of Pump-House in connection wih Augmentation of Godhanpara Zone-III water supply scheme under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000543/2022-2023</t>
+  </si>
+  <si>
+    <t>2729/MURD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>PRIYANKA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Godhanpara Zone-III Water Supply Scheme of TW-I,II under Islampur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000590/2022-2023</t>
+  </si>
+  <si>
+    <t>3059/MURD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2022-2023</t>
   </si>
   <si>
     <t>3037/D/MURD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2022-2023</t>
   </si>
   <si>
     <t>3052/C/MURD</t>
   </si>
   <si>
-    <t>17/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000294/2023-2024</t>
   </si>
   <si>
     <t>1278/MURD/12</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT GODHANPARA Z3 PH I, ID304232740</t>
   </si>
   <si>
     <t>BILL/01223/2023-2024</t>
   </si>
   <si>
     <t>286/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Formal work order for Laying of Distribution system,Rising Main, Sub-soil Investigation and construction of OHR (300 cum) and construction of Boundary wall and repairing of Pump-House in connection wih Augmentation of Godhanpara Zone-III water supply scheme under Murshidabad Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works forAugmentation in connention to Accommodate FHTC at Pump House No.-I, Zone-III under Godhanpara Ground Water Based Piped Water Supply Scheme under Block- Raninagar-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000560/2024-2025</t>
   </si>
   <si>
     <t>342/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>J. S. CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>GENUINE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -856,432 +856,432 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>40.31</v>
+        <v>270.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>183.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.9</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>17.71</v>
+        <v>23.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.66</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>37.4</v>
+        <v>40.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>6.75</v>
+        <v>17.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>270.88</v>
+        <v>37.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>183.93</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>67.9</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.36</v>
+        <v>6.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>23.5</v>
+        <v>11.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.83</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>88.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>419.19</v>