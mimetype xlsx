--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MITHIPUR</t>
   </si>
   <si>
     <t>SM/11457</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System and Construction of 1 (one) no Toilet Block with sanitary and Water Supply Arrangement &amp; 2(two) nos Pump House Office cum godown repairing., for Augmentation of MITHIPUR PWSS in Raghunathganj-II Block , Jangipur Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000704/2022-2023</t>
+  </si>
+  <si>
+    <t>145/MURD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 250 Cum OHR for Augmentation of Mithipur Water Supply Scheme in Raghunathganj-II Block , Jangipur Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000722/2022-2023</t>
+  </si>
+  <si>
+    <t>172/MURD</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SANJIB GHOSH</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) under Jal Jeevan Mission for command area of Augmentation MITHIPUR Water Supply Scheme in Raghunathganj-II Block , Jangipur Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000705/2022-2023</t>
+  </si>
+  <si>
+    <t>119/MURD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>12/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) No of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mithipur Water Supply Scheme as required at Raghunathganj-II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>1743/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000306/2023-2024</t>
   </si>
   <si>
     <t>1295/MURD/06</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of MITHIPUR ground water based water supply scheme under Block- RAGHUNATHGANJ-II, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000156/2023-2024</t>
   </si>
   <si>
     <t>585/MEDB</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Engagement of Consultant for Field Data collection, pipeline network analysis by analyzing actual household demand in pipeline sections, identification of low pressure areas with in the pipe network system and proposing probable solution of the same in 2(Two) nos water supply schemes in Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000071/2024-2025</t>
   </si>
   <si>
     <t>2022/MURD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>DHPE</t>
   </si>
   <si>
     <t>RTOR000025/2024-2025</t>
   </si>
   <si>
     <t>MURD/2481</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
-    <t>Laying Distribution System and Construction of 1 (one) no Toilet Block with sanitary and Water Supply Arrangement &amp; 2(two) nos Pump House Office cum godown repairing., for Augmentation of MITHIPUR PWSS in Raghunathganj-II Block , Jangipur Sub-Division under Murshidabad Division ,PHE.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Installation of flow measuring devices on distribution network of MITHIPUR WATER SUPPLY SCHEME OF JANGIPUR SUB-DIVISION UNDER MURSHIDABAD DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>1245/MURD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
-  </si>
-[...52 lines deleted...]
-    <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,593 +819,593 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.13</v>
+        <v>82.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>69.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.8</v>
+        <v>94.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>40.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>15.34</v>
+        <v>49.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>49.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>23.69</v>
+        <v>11.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>82.55</v>
+        <v>6.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.21</v>
+        <v>12.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>49.44</v>
+        <v>15.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>94.37</v>
+        <v>23.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>11.78</v>
+        <v>3.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>299.31</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>161.74</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>54.04</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>