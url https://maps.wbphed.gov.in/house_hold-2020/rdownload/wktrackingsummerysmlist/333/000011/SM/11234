--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -812,54 +812,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>12.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.39</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>82.11</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -873,88 +873,88 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>32.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>27.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>83.93</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>68.19</v>
       </c>
       <c r="P6" s="8">
-        <v>37.78</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>55.4</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>