--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -77,129 +77,129 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation &amp; Functional House Hold tap Connection (FHTC) of Mouza Ramnarayanpur (314614) of Narasinghpur Ground water based water supply scheme for Arsenic Affected Areas of Jalangi Block in Murshidabad District under Murshidabad Division, P.H.E.</t>
+  </si>
+  <si>
+    <t>SM/11234</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Ramnarayanpara (Village code 314614) under Narsinghpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Jalangi Block, under Murshidabad Division, PHE Dte. Scheme ID - 0005184090 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000507/2020-2021</t>
+  </si>
+  <si>
+    <t>86/MURD</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>09/03/2021</t>
+  </si>
+  <si>
+    <t>M/S. MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 300x200 mm dia Rig Bore Tube Well With Pumphouse of Mouza Ramnarayanpara (314614) of Narasinghapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block of Murshidabad District under Murshidabad Division Phe Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/07/2022</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation &amp; Functional House Hold tap Connection (FHTC) of Mouza Ramnarayanpur (314614) of Narasinghpur Ground water based water supply scheme for Arsenic Affected Areas of Jalangi Block in Murshidabad District under Murshidabad Division, P.H.E.</t>
-[...7 lines deleted...]
-  <si>
     <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation &amp; Functional House Hold tap Connection (FHTC) of Mouza Ramnarayanpur (314614) Pump House No.-I and II under Narasinghpur Ground water based water supply scheme for Arsenic Affected Areas of Jalangi Block in Murshidabad District under Murshidabad Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/001491/2023-2024</t>
   </si>
   <si>
     <t>767/MEDB</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING AND ENGINEERING</t>
-  </si>
-[...43 lines deleted...]
-    <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,213 +748,213 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.9</v>
+        <v>12.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.11</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.66</v>
+        <v>32.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.63</v>
+        <v>22.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>68.19</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>37.78</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>55.4</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>