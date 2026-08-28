--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,84 +113,84 @@
   <si>
     <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Tikar Bariakalkihara ( Village Code -314642) under Faridpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184121)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000479/2020-2021</t>
   </si>
   <si>
     <t>579/MURD</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>10/04/2021</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
+    <t>Sinking of 01 (One) No of 250mm x 150 mm dia Repalcement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Faridpur and Indrani Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2022-2023</t>
+  </si>
+  <si>
+    <t>3411/MURD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
     <t>Sinking of 300x200 mm dia Rig Bore Tube Well With Pumphouse of Mouza Tikar Bariakalkihara (314642),of Faridpur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block of Murshidabad District under Murshidabad Division Phe Dte.</t>
   </si>
   <si>
     <t>ORD/000116/2022-2023</t>
   </si>
   <si>
     <t>1199/MURD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
-  </si>
-[...16 lines deleted...]
-    <t>R.K. DRILLING SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -742,54 +742,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>40.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.68</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -800,51 +800,51 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.6</v>
+        <v>8.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -861,91 +861,91 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.4</v>
+        <v>16.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.38</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>65.1</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>35.65</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>54.76</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>