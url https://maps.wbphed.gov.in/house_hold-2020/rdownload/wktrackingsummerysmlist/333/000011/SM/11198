--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -842,54 +842,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.24</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1076,54 +1076,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>35.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.93</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>73.52</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1350,54 +1350,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1089.51</v>
       </c>
       <c r="P12" s="8">
-        <v>28.16</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>2.58</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>