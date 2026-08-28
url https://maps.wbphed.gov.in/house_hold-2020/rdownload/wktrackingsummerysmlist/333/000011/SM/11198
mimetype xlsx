--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -110,168 +110,168 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Painting Boundary wall and under ground pipe line for OHR wash out water of Kashiadanga (Zone-I) Water supply Scheme under Jangipur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000660/2020-2021</t>
   </si>
   <si>
     <t>23/JSD</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>24/02/2021</t>
   </si>
   <si>
     <t>SUJIT KR DEY</t>
   </si>
   <si>
+    <t>VCH/001068/2022-2023</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>SUJIT KANTI DEY</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,Zone-I under KASIADANGA ground water based water supply scheme under Block_ RAGHUNATHGANJ-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000066/2023-2024</t>
+  </si>
+  <si>
+    <t>4335/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotaryrig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Kasiadanga Zone- I Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Raghunathganj-II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000111/2023-2024</t>
+  </si>
+  <si>
+    <t>1753/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>KALACHAND DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHORSALA and KASIADANGA ZONE - I Water Supply Scheme at Head Work Site, 2nd Site site under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000370/2023-2024</t>
+  </si>
+  <si>
+    <t>2722/MURD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 500 cum), Repairing of existing OHR, Sinking of Tube Well , Repairing of pump house and boundary wall, and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Kasiadanga Zone I &amp; II PWSS in Raghunathganj II Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000552/2023-2024</t>
+  </si>
+  <si>
+    <t>3190/MURD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>ASTRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/8</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>VCH/001068/2022-2023</t>
-[...55 lines deleted...]
-  <si>
     <t>RTOR000043/2024-2025</t>
   </si>
   <si>
     <t>MURD/2991/02</t>
   </si>
   <si>
     <t>13/11/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>ASTRA</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>717/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -842,461 +842,461 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>34.82</v>
+        <v>2.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.24</v>
+        <v>21.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>21.6</v>
+        <v>35.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>73.52</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>35.27</v>
+        <v>18.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>42.68</v>
+        <v>861.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>18.44</v>
+        <v>34.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>861.48</v>
+        <v>42.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1350,54 +1350,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1089.51</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>28.16</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>