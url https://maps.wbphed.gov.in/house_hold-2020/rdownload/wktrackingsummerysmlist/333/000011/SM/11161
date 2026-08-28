--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Source Augmentation &amp; Functional House Hold tap Connection (FHTC) under Mouza Kadkhali (315657)of Bachhara Ground water based water supply scheme for arsenic affected areas of Beldanga - II Block in Murshidabad District under Murshidabad Division, P.H.E.</t>
   </si>
   <si>
     <t>SM/11161</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Kadkhali ( Village Code -315657) under Bachhara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga_II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723431)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000183/2021-2022</t>
+  </si>
+  <si>
+    <t>1570/MURD</t>
+  </si>
+  <si>
+    <t>25/06/2021</t>
+  </si>
+  <si>
+    <t>24/08/2021</t>
+  </si>
+  <si>
+    <t>M/S. S. DAS AND ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work of providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kadkhali (village code 315657) under Bachhara Water Supply Scheme of Beldanga-II Block in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000433/2021-2022</t>
   </si>
   <si>
     <t>2594/MURD</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
     <t>24/10/2021</t>
-  </si>
-[...19 lines deleted...]
-    <t>24/08/2021</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Bachhara ground water based water supply scheme under Block_ Beldanga-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000706/2023-2024</t>
   </si>
   <si>
     <t>4331/MEDB</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
@@ -726,129 +726,129 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>16.76</v>
+        <v>23.43</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>23.43</v>
+        <v>16.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>