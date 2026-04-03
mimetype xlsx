--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1143,54 +1143,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>2.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.32</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1202,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P6" s="4">
         <v>3.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.91</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.07</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1261,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>4.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1320,54 +1320,54 @@
         <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>4.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.05</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1381,54 +1381,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>2.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.13</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.43</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1440,54 +1440,54 @@
         <v>58</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>4.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.8</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.31</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1499,54 +1499,54 @@
         <v>62</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P11" s="4">
         <v>4.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.72</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>76.75</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1558,54 +1558,54 @@
         <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1617,54 +1617,54 @@
         <v>71</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P13" s="4">
         <v>4.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2246,54 +2246,54 @@
         <v>114</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P24" s="4">
         <v>4.99</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>58.16</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2305,54 +2305,54 @@
         <v>74</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P25" s="4">
         <v>255.81</v>
       </c>
       <c r="Q25" s="4">
-        <v>8.89</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>3.48</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2425,54 +2425,54 @@
         <v>128</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P27" s="4">
         <v>4.99</v>
       </c>
       <c r="Q27" s="4">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2545,88 +2545,88 @@
       <c r="I29" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P29" s="4">
         <v>2.18</v>
       </c>
       <c r="Q29" s="4">
-        <v>1.83</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>84.18</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>70</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>140</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>770.4</v>
       </c>
       <c r="P30" s="8">
-        <v>49.83</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="8">
-        <v>6.47</v>
+        <v>0</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>