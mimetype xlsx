--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -928,54 +928,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -987,54 +987,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>4.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.86</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1046,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1221,88 +1221,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>398.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>30.22</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>7.58</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>486.7</v>
       </c>
       <c r="P11" s="8">
-        <v>44.75</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>9.19</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>