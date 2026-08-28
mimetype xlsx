--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,174 +89,174 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Raypur (315531), Madhupur (315532) Kanapara (315541) and Sakua (315542) of Surangapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of No</t>
   </si>
   <si>
     <t>SM/10036</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna ( Jal Jeevan Mission) and under command area of village of Raypur, Kanapara, Sakua, Madhupur (Village code 315531, 315541, 315542, 315532) under Surangapur Ground Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block, of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID 0005182885)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001339/2021-2022</t>
+  </si>
+  <si>
+    <t>479/MURD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Laying of 140mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raypur (village code 315531) under Surangapur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000064/2022-2023</t>
   </si>
   <si>
     <t>169/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>M/S.S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of 160mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raypur (village code 315531) under Surangapur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000065/2022-2023</t>
   </si>
   <si>
     <t>170/BSD</t>
   </si>
   <si>
     <t>SOUNAK ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of 125mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raypur (village code 315531) under Surangapur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-A</t>
+  </si>
+  <si>
+    <t>ORD/000055/2022-2023</t>
+  </si>
+  <si>
+    <t>160/BSD</t>
+  </si>
+  <si>
+    <t>BARMAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of 125mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raypur (village code 315531) under Surangapur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-B</t>
   </si>
   <si>
     <t>ORD/000057/2022-2023</t>
   </si>
   <si>
     <t>162BSD</t>
   </si>
   <si>
     <t>A.S. MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of 160mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raypur (village code 315531) under Surangapur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-II</t>
   </si>
   <si>
     <t>ORD/000063/2022-2023</t>
   </si>
   <si>
     <t>168/BSD</t>
   </si>
   <si>
     <t>SOUVIK HALDER</t>
   </si>
   <si>
-    <t>Laying of 125mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raypur (village code 315531) under Surangapur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-A</t>
-[...8 lines deleted...]
-    <t>BARMAN ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2022-2023</t>
+  </si>
+  <si>
+    <t>889/A/MURD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>LAYING OF 140MM DIA FHTC ........ RAYPUR UNDER SURANGAPUR W/S SCHEME UNDER MSD PHE DTE. TENDER NO 213 OF 21-22</t>
   </si>
   <si>
     <t>VCH/000317/2022-2023</t>
   </si>
   <si>
     <t>177-MSD/22-23</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>M/S SS ENTERPRISE (SUKESH GHOSH)</t>
-  </si>
-[...34 lines deleted...]
-    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,504 +805,504 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.84</v>
+        <v>398.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>30.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.85</v>
+        <v>4.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>4.85</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.86</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>4.84</v>
+        <v>4.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>58.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>398.73</v>
+        <v>4.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>486.7</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>44.75</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>