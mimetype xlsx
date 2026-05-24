--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -920,54 +920,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -981,54 +981,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>10.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.07</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1213,54 +1213,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>79.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>97.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1335,54 +1335,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>11.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.29</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1396,54 +1396,54 @@
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>34.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.71</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>22.66</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1569,54 +1569,54 @@
       <c r="I14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P14" s="4">
         <v>200.36</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>48.79</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1630,54 +1630,54 @@
       <c r="I15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>11.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>87.77</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1689,88 +1689,88 @@
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>4.58</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>474.49</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>154.82</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>32.63</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>