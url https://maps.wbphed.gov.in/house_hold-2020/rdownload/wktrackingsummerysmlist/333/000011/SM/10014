--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,288 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation Of Ground Water Based Arazi Madhupur PWSS To Accommodate FHTC In Berhampore Block Within Murshidabad District Under Murshidabad Division, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10014</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Relaying of pipe line for connection of Gobindapur Junior High School and 29, Gobindapur Junior Basic School under command area of ARAJIMADHUPUR Water Supply Scheme under Berhampore Sub Division,P.H.E. Dte. In the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000058/2020-2021</t>
+  </si>
+  <si>
+    <t>3176/MURD</t>
+  </si>
+  <si>
+    <t>16/12/2020</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>DATA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R(Consultancy work)in connection with the Functional House Hold Connection of different existing PWSS (ARAJI MADHUPUR PWSS Scheme, Block - Berhampore) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000836/2021-2022</t>
   </si>
   <si>
     <t>3269/MURD</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Formal work order for Augmentation of Arazi Madhupur &amp; its adjoining mouzas Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Berhampore Block within Berhampore Sub Division of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000604/2022-2023</t>
+  </si>
+  <si>
+    <t>3171/MURD</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S. GHOSH ENTERPRISE (MANAB KR GHOSH)</t>
+  </si>
+  <si>
     <t>Sinking of 01 (One) No of 300mm x 200 mm dia tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Arazi Madhupur Water Supply Scheme of TW-I at HW Site under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 5 MURSHIDABAD CIRCLE</t>
   </si>
   <si>
     <t>ORD/000593/2022-2023</t>
   </si>
   <si>
     <t>3066/MURD</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of Araji-Madhupur ground water based water supply scheme under Block- Berhampore, Dist. Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I</t>
+  </si>
+  <si>
+    <t>Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>2019/MEDB</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at ARAZI MADHUPUR Water Supply Scheme at 2nd Site site at BERHAMPORE Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000707/2023-2024</t>
+  </si>
+  <si>
+    <t>3809/MURD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/02</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotaion for Shifting of LT overhead line at Araji Madhupur head work site.</t>
   </si>
   <si>
     <t>BILL/01261/2022-2023</t>
   </si>
   <si>
     <t>206/WBSEDCL</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Rail Bhoomi Crossing Seva (IR-RBCS) Eastern Railway Howrah Division DEMAND NOTE Application ID: ER-HWH-2023-WL-01</t>
   </si>
   <si>
     <t>BILL/00290/2023-2024</t>
   </si>
   <si>
     <t>157-MSD/2023-24</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (HOWRAH DIVISION)</t>
   </si>
   <si>
     <t>Allied work of Laying Distribution System, Rising Main, Construction of Boundary wall, Service Road of Arazi Madhupur &amp; adjoining moujas PWSS under Jal Jevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte</t>
   </si>
   <si>
     <t>ORD/000035/2024-2025</t>
   </si>
   <si>
     <t>1911/MURD</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
-    <t>M/S. GHOSH ENTERPRISE (MANAB KR GHOSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at ARAZI MADHUPUR Water Supply Scheme at 2nd Site site at BERHAMPORE Block under Murshidabad Division, P.H. Engineering Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Kanthalia Road (KTLR) Station to Karna Subarna (KNSN) (TP NO 151/33 &amp; 151/36) at Karna Subarna Station Gumti mouza &amp; Connecting with existing 140mm dia HDPE distribution main line of Arazi Madhupur Ground Based W/S Scheme , Berhampore Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000821/2023-2024</t>
   </si>
   <si>
     <t>742/MURD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT ARAJI MADHUPUR PH-II</t>
   </si>
   <si>
     <t>BILL/00515/2024-2025</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>BILL/00522/2024-2025</t>
   </si>
   <si>
     <t>166/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>29/07/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>DATA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -917,860 +917,860 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.15</v>
+        <v>4.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.15</v>
+        <v>4.55</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>99.39</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.6</v>
+        <v>3.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.23</v>
+        <v>3.15</v>
       </c>
       <c r="R4" s="4">
-        <v>87.07</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.99</v>
+        <v>200.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>149.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.79</v>
+        <v>10.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.07</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>5.5</v>
+        <v>11.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.77</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>79.82</v>
+        <v>11.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.4</v>
+        <v>10.52</v>
       </c>
       <c r="R8" s="4">
-        <v>11.78</v>
+        <v>89.29</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>97.48</v>
+        <v>4.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.79</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.86</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>11.78</v>
+        <v>0.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.52</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>89.29</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>34.02</v>
+        <v>5.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>7.71</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>22.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="L12" s="4"/>
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>5.17</v>
+        <v>79.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.4</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P13" s="4">
+        <v>97.48</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>2.79</v>
+      </c>
+      <c r="R13" s="4">
+        <v>2.86</v>
+      </c>
+      <c r="S13" s="4">
         <v>80</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>200.36</v>
+        <v>34.02</v>
       </c>
       <c r="Q14" s="4">
-        <v>97.75</v>
+        <v>7.71</v>
       </c>
       <c r="R14" s="4">
-        <v>48.79</v>
+        <v>22.66</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>11.08</v>
+        <v>5.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.73</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>87.77</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="P16" s="4">
-        <v>4.58</v>
+        <v>5.17</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>474.49</v>
       </c>
       <c r="P17" s="8">
-        <v>154.82</v>
+        <v>206.69</v>
       </c>
       <c r="Q17" s="8">
-        <v>32.63</v>
+        <v>43.56</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>