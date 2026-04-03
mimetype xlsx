--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>400/MEDB</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>M/S. T.K. BASU RAY</t>
   </si>
   <si>
     <t>Retrofitting Providing Functional Household Tap Connections (FHTC) of 1786 nos in connection with (Jal Jeevan Mission ) and under command area of village of Gangadhari ( Village Code -315534) under Gangadhari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nawda Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000134/2022-2023</t>
   </si>
   <si>
     <t>1232/MURD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>10/07/2022</t>
+  </si>
+  <si>
+    <t>Balance work for Laying of Distribution Pipeline, Repair and Renovation of OHR of 200 cum Capacity and Providing Functional Household Connection of 590 nos household of Gangadhari (village code-314589) of Berhampore Sub-Division under Murshidabad Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000449/2023-2024</t>
+  </si>
+  <si>
+    <t>2969/MURD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -839,54 +857,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.51</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -900,54 +918,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>300.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>299.96</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -961,54 +979,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>10.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>88.61</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1260,101 +1278,162 @@
         <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>78.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.76</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25.04</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>80.23</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>617.75</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>