--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -857,54 +857,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -918,54 +918,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>300.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>299.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -979,54 +979,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>10.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.61</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1278,54 +1278,54 @@
         <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>78.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25.04</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1339,88 +1339,88 @@
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>80.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>71.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.08</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>617.75</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>404.1</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>65.41</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>