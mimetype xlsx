--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,65 @@
     <t>1232/MURD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>10/07/2022</t>
   </si>
   <si>
     <t>Balance work for Laying of Distribution Pipeline, Repair and Renovation of OHR of 200 cum Capacity and Providing Functional Household Connection of 590 nos household of Gangadhari (village code-314589) of Berhampore Sub-Division under Murshidabad Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000449/2023-2024</t>
   </si>
   <si>
     <t>2969/MURD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>DAS TRADING CO.</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT GANGADHARI PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01538/2024-2025</t>
+  </si>
+  <si>
+    <t>578-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,70 +711,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1353,87 +1368,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>80.23</v>
       </c>
       <c r="Q11" s="4">
         <v>71.47</v>
       </c>
       <c r="R11" s="4">
         <v>89.08</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.23</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>623.98</v>
+      </c>
+      <c r="P13" s="8">
+        <v>404.1</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>64.76</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>