--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -134,195 +134,195 @@
   <si>
     <t>Formal work order for Augmentation of laying Rising main &amp; Distribution System of GANGADHARI Water Supply Scheme under Berhampore Sub-Division, Murshidabad Division, P.H.Engg Dte. In the District Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3,JUNIOR HARIHARPARA BLOCK</t>
   </si>
   <si>
     <t>ORD/000172/2022-2023</t>
   </si>
   <si>
     <t>1303/MURD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>17/09/2022</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) of 1786 nos in connection with (Jal Jeevan Mission ) and under command area of village of Gangadhari ( Village Code -315534) under Gangadhari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nawda Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2022-2023</t>
+  </si>
+  <si>
+    <t>1232/MURD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>10/07/2022</t>
+  </si>
+  <si>
     <t>Sinking of 01 (One) No of 300mm x 200 mm dia tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gangadhari Water Supply Scheme at HW Site under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000595/2022-2023</t>
   </si>
   <si>
     <t>3069/MURD</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>A.M. ENTERPRISE</t>
   </si>
   <si>
+    <t>Balance work for Laying of Distribution Pipeline, Repair and Renovation of OHR of 200 cum Capacity and Providing Functional Household Connection of 590 nos household of Gangadhari (village code-314589) of Berhampore Sub-Division under Murshidabad Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000449/2023-2024</t>
+  </si>
+  <si>
+    <t>2969/MURD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO.</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cum OHR, Boundary Wall, Pump House for Augmentation of GANGADHARI PWSS in NAWDA Block, Berhampore Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000850/2023-2024</t>
+  </si>
+  <si>
+    <t>825/MURD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION AGENCY</t>
+  </si>
+  <si>
+    <t>Construction Pump House with chlorine Room (5.90 m X 4.825m) with sanitary and Water Supply Arrangement) and 55 mtr. Boundary wall at 3rd Tubewell site of Gangadhari &amp; Edrakpur Pipe water supply scheme under Berhampore Sub Division within Murshidabad Division .</t>
+  </si>
+  <si>
+    <t>ORD/000102/2024-2025</t>
+  </si>
+  <si>
+    <t>2152/MURD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>PARUL ELECTRICAL INSTALLER</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000386/2023-2024</t>
   </si>
   <si>
     <t>MURD/514</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 200 Cum OHR, Boundary Wall, Pump House for Augmentation of GANGADHARI PWSS in NAWDA Block, Berhampore Sub-Division under Murshidabad Division ,PHE.Dte.</t>
-[...32 lines deleted...]
-    <t>PARUL ELECTRICAL INSTALLER</t>
+    <t>NEW CONNECTION AT GANGADHARI PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01538/2024-2025</t>
+  </si>
+  <si>
+    <t>578-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of Gangadhari ground water based water supply scheme under Block- Nowda, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000571/2024-2025</t>
   </si>
   <si>
     <t>400/MEDB</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>M/S. T.K. BASU RAY</t>
-  </si>
-[...46 lines deleted...]
-    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -969,530 +969,530 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>10.6</v>
+        <v>78.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.39</v>
+        <v>19.76</v>
       </c>
       <c r="R5" s="4">
-        <v>88.61</v>
+        <v>25.04</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>21.35</v>
+        <v>10.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.61</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>93.75</v>
+        <v>80.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>50.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.55</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>16.6</v>
+        <v>93.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.18</v>
+        <v>16.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>78.92</v>
+        <v>21.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.76</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25.04</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>80.23</v>
+        <v>6.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>71.47</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>89.08</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>6.23</v>
+        <v>12.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>623.98</v>
       </c>
       <c r="P13" s="8">
-        <v>404.1</v>
+        <v>383.61</v>
       </c>
       <c r="Q13" s="8">
-        <v>64.76</v>
+        <v>61.48</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>