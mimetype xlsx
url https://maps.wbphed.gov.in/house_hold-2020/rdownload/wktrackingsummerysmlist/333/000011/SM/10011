--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,264 +113,264 @@
   <si>
     <t>Preparation of D.P.R(Consultancy work)in connection with the Functional House Hold Connection of different existing PWSS (MALIBARI PWSS Scheme, Block - Raninagar-II) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000831/2021-2022</t>
   </si>
   <si>
     <t>3264/MURD</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Bilchatra (Village Code -314568) under Malibari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar - II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184027)</t>
+  </si>
+  <si>
+    <t>ORD/000714/2020-2021</t>
+  </si>
+  <si>
+    <t>581/MURD</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>10/04/2021</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) No of 250mm x 150 mm dia Repalcement tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Malibari Water Supply Scheme of 3rd TW Site under Islampur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000581/2022-2023</t>
+  </si>
+  <si>
+    <t>3064/MURD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Formal work order for laying Distribution System (HDPE Pipe) of for AUGMENTATION of Ground Water Based MALIBARI PWSS to Accommadate FHTC at Raninagar- II Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000170/2022-2023</t>
+  </si>
+  <si>
+    <t>1316/MURD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
+    <t>NAYLA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000021/2022-2023</t>
+  </si>
+  <si>
+    <t>2507/C/MURD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000053/2022-2023</t>
   </si>
   <si>
     <t>3052/F/MURD</t>
   </si>
   <si>
-    <t>17/11/2022</t>
-[...19 lines deleted...]
-  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-III of Malibari ground water based water supply scheme under Block- Raninagar-II, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000833/2023-2024</t>
   </si>
   <si>
     <t>3774/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
   </si>
   <si>
-    <t>Formal work order for laying Distribution System (HDPE Pipe) of for AUGMENTATION of Ground Water Based MALIBARI PWSS to Accommadate FHTC at Raninagar- II Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
-[...23 lines deleted...]
-    <t>31/08/2022</t>
+    <t>Formal work order for Functional Household Tap Connections (FHTC) in Bilchatra &amp; Malibari Village ( Village Code -314568 ,314569 ) in connection with Augmentation of Malibari Ground Water Based Water Supply Scheme Raninagar-II Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>163/MURD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>18/03/2023</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/3</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
+    <t>Construction of Two nos Pump House cum Chlorine Room with sanitary and Water Supply Arrangement ,Construction of Boundary Wall of 200 m, Construction of RCC approach road (3 Mtr Wide)of 100 mtr length, Laying of Rising Main, Construction of 450 Cum OHR, Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works and Land Development Works for Augmentation of Malibari Water Supply scheme at Raninagar-II Block under Murshidabad Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>1816/MURD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S B.M. INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Balance &amp; Allied Work for Laying Distribution System , FHTC of Malibari Water Supply Scheme in Raninagar-II Block ,under Murshidabad Division , PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2024-2025</t>
+  </si>
+  <si>
+    <t>1986/MURD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO.</t>
+  </si>
+  <si>
     <t>RTOR000044/2024-2025</t>
   </si>
   <si>
     <t>MURD/2991/03</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT MALIBARI PHI, ID304238384</t>
   </si>
   <si>
     <t>BILL/01219/2023-2024</t>
   </si>
   <si>
     <t>287/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of Two nos Pump House cum Chlorine Room with sanitary and Water Supply Arrangement ,Construction of Boundary Wall of 200 m, Construction of RCC approach road (3 Mtr Wide)of 100 mtr length, Laying of Rising Main, Construction of 450 Cum OHR, Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works and Land Development Works for Augmentation of Malibari Water Supply scheme at Raninagar-II Block under Murshidabad Division,PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 100 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for MALIBARI Ground Based Water Supply Scheme in Raninagar -II Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>1024/MURD</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>M/S. S. DAS AND ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -922,767 +922,767 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>23.33</v>
+        <v>27.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>9.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.84</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>11.02</v>
+        <v>217.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>183.08</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.18</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>217.49</v>
+        <v>9.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>9.22</v>
+        <v>23.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>27.6</v>
+        <v>11.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>30.01</v>
+        <v>170.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>167.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.52</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P11" s="4">
-        <v>12.87</v>
+        <v>27.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>282.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>95.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>40.44</v>
+        <v>30.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>27.7</v>
+        <v>12.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1690,91 +1690,91 @@
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>170.31</v>
+        <v>40.44</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>963.73</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>369.96</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>38.39</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>