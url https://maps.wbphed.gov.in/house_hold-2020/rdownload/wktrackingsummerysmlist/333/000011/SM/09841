--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -898,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.16</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1132,54 +1132,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>176.03</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1649,88 +1649,88 @@
         <v>90</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>29.37</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>145.64</v>
       </c>
       <c r="P17" s="8">
-        <v>5.77</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>3.96</v>
+        <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>