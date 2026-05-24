--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>22/06/2022</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>Providing Balance Functional Household Tap Connection (FHTC) of 462 left out household in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mahammadpur (Village code 315549) under Mahammadpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nawda Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001810/2021-2022</t>
   </si>
   <si>
     <t>802/MURD</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>23/04/2022</t>
   </si>
   <si>
     <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Kandibandha (Village code 315327) under Sahajadpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of BERHAMPORE Block, under Murshidabad Division, PHE Dte. Scheme ID - 1723365 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000787/2020-2021</t>
+  </si>
+  <si>
+    <t>3138/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2020</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -898,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1132,54 +1150,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>176.03</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1649,101 +1667,162 @@
         <v>90</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>29.37</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P17" s="4">
+        <v>24.53</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>80</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>170.18</v>
+      </c>
+      <c r="P18" s="8">
+        <v>5.77</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>3.39</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>