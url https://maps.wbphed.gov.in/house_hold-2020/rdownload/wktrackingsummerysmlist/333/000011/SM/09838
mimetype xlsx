--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,71 @@
     <t>2911/MURD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>M/S JOY MA BANAMALI</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage VI on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Murshidabad RWS Sub Division, PHE Dte. [ Period for 182 Days] w.e.f 01/11/2024 to 01/04/2025. Vehicle No [WB58CA/1034]</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>390/MSD</t>
   </si>
   <si>
     <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
+  </si>
+  <si>
+    <t>Hiring of maxi cab (Non Air conditioned ,Bharat stage III) on or after 31.10.2023 with diesel/LPG/CNG Engine) in perfect good condition of performing very long journey and should cover anywere within any trouble on daily wage basis for official used under the control of the Assistant engineer (HQ), Murshidabad Division, P.H.E. Dte. For 1(One) year (on and from 01/11/2023 to 31/10/2024) having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the Date of 1st Registration on monthly Hire rate basis ( The cost inclusive of all charges due to the wages of Driver , Taxes , Insurance , Fees etc..as applicable Excluding fuel, lubricant etc as per order)</t>
+  </si>
+  <si>
+    <t>BILL/01779/2024-2025</t>
+  </si>
+  <si>
+    <t>588-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>BILL/01654/2024-2025</t>
+  </si>
+  <si>
+    <t>597-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -933,54 +954,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>262.72</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -994,54 +1015,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>178.86</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1340,54 +1361,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>260.37</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1401,54 +1422,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P12" s="4">
         <v>0.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>199.5</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1462,54 +1483,54 @@
       <c r="I13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>1.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>227.53</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1523,101 +1544,215 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>0.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>223.5</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>19.61</v>
+      </c>
+      <c r="P17" s="8">
+        <v>12.51</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>63.77</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>