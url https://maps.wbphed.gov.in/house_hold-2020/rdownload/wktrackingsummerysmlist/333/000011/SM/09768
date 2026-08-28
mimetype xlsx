--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Madhupur ( 315333 ) of Arazi Madhupur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Berhampore Block of Murshidabad District under Mur</t>
   </si>
   <si>
     <t>SM/09768</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Arazi Madhupur (Village code 315333) under Arazi Madhupur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Berhampore Block, under Murshidabad Division, PHE Dte. Scheme ID - 0005184184 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000013/2022-2023</t>
+  </si>
+  <si>
+    <t>873/MURD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>01/05/2022</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and Laying of Distribution system of Arazi Madhupur(VILLAGE CODE-315333) Ground Based piped water supply scheme of Arazi Madhupur (south portion) &amp; its adjoining mouzas under Berhampore Sub-Division ; Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000154/2022-2023</t>
+  </si>
+  <si>
+    <t>152/BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>PARUL ELECTRICAL INSTALLER</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and Laying of Distribution system of Arazi Madhupur (315333) Ground Based piped water supply scheme of south portion of the scheme under Berhampore Sub-Division ; Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001785/2021-2022</t>
+  </si>
+  <si>
+    <t>109/BSD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>DATA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2021-2022</t>
   </si>
   <si>
     <t>539/2/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...58 lines deleted...]
-    <t>DATA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,290 +732,290 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>5.23</v>
+        <v>35.47</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.37</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>35.47</v>
+        <v>4.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.29</v>
+        <v>5.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>48.98</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>