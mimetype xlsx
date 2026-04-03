--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -842,54 +842,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -962,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.27</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>67.48</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1021,54 +1021,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1080,54 +1080,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="4">
         <v>4.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1257,54 +1257,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>94.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.52</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1521,54 +1521,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>231.27</v>
       </c>
       <c r="P15" s="8">
-        <v>83.65</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>36.17</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>