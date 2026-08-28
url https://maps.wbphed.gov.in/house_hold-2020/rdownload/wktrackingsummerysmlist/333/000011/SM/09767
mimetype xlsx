--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -110,168 +110,168 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Laying of 125mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Selamatpur (village code 315421) under Selamatpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-B</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000059/2022-2023</t>
   </si>
   <si>
     <t>164/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>M/S SUKESH GHOSH</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connections (FHTC) of 1329 nos in connection with Jal Swapna (Jal Jeevan Mission ) &amp; Laying of Distribution system of Selamatpur ( Village Code -315421) under Selamatpur Ground Based Piped Water Supply Scheme for Arsenic Affected Areas of Berhampore Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000047/2022-2023</t>
+  </si>
+  <si>
+    <t>1058/MURD</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>M/S. S. DAS AND ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and Laying of Distribution system of Selamatpur ( village code: 315421 ) of Ground Based piped water supply scheme under Berhampore Sub-Division, Murshidabad Division, PHE Dte. For 35 nos FHTC.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000545/2022-2023</t>
+  </si>
+  <si>
+    <t>156/BSD</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>ALOK BANERJEE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of 110mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Selamatpur (village code 315421) under Selamatpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000061/2022-2023</t>
   </si>
   <si>
     <t>166/BSD</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) in connection with JalSwapna (JalJeevan Mission) and Laying of Distribution system of Selamatpur ( village code: 315421 ) Ground Based piped water supply scheme under Berhampore Sub-Division ; Murshidabad Division, PHE Dte. For 35nos FHTC.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000167/2022-2023</t>
   </si>
   <si>
-    <t>156/BSD</t>
-[...7 lines deleted...]
-  <si>
     <t>Laying of 125mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Selamatpur (village code 315421) under Selamatpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-A</t>
   </si>
   <si>
     <t>ORD/000056/2022-2023</t>
   </si>
   <si>
     <t>161/BSD</t>
   </si>
   <si>
     <t>SWAPAN DAS</t>
   </si>
   <si>
+    <t>Laying of 140mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Selamatpur (village code 315421) under Selamatpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2022-2023</t>
+  </si>
+  <si>
+    <t>167/BSD</t>
+  </si>
+  <si>
     <t>Laying of 160mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Selamatpur (village code 315421) under Selamatpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000060/2022-2023</t>
   </si>
   <si>
     <t>165/BSD</t>
   </si>
   <si>
     <t>AMIT KUMAR SAHA</t>
   </si>
   <si>
-    <t>Laying of 140mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Selamatpur (village code 315421) under Selamatpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>167/BSD</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2021-2022</t>
+  </si>
+  <si>
+    <t>539/3/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of 110mm dia upvc ppeline FHTC .......................SELAMATPUR UNDER SELAMATPUR W/S SCHEME. TENDER NO 210 -21-22</t>
   </si>
   <si>
     <t>VCH/000313/2022-2023</t>
   </si>
   <si>
     <t>179-MSD/22-23</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>M/S LOKNATH CONSTRUCTION</t>
-  </si>
-[...40 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>RESTORATION OF DAMAGE PORTION OF ROAD DUE TO LAYING OF PHE PIPE LINE OF PURANDAPUR HIZOL</t>
   </si>
   <si>
     <t>BILL/01002/2023-2024</t>
   </si>
   <si>
     <t>441-MSD/2023-24</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
     <t>BILL/00974/2023-2024</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -842,581 +842,581 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.83</v>
+        <v>94.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.84</v>
+        <v>4.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>4.85</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.48</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>4.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.83</v>
+        <v>4.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>94.54</v>
+        <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.84</v>
+        <v>7.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>7.3</v>
+        <v>4.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1521,54 +1521,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>231.27</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>83.65</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>36.17</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>