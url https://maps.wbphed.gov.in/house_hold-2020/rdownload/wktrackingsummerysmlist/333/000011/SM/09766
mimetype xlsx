--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,102 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Sungai ( 315363 ) of Sungai under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Berhampore Block of Murshidabad District under Murshidabad D</t>
+  </si>
+  <si>
+    <t>SM/09766</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>BILL/00025/2023-2024</t>
+  </si>
+  <si>
+    <t>48-MSD/2023-24</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>BURIMA TELECOM SYSTEM</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sungai (Village code 315363 under Sungai Ground Water Based Water Supply Scheme for Arsenic Affected Area of Berhampore Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001723237 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001467/2021-2022</t>
+  </si>
+  <si>
+    <t>278/MURD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>MAHATO ENTERPRISE</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +202,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +555,319 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="O3" s="6">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P3" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q3" s="4">
         <v>0</v>
       </c>
-      <c r="P3" s="6">
+      <c r="R3" s="4">
         <v>0</v>
       </c>
-      <c r="Q3" s="6" t="s">
-[...3 lines deleted...]
-      <c r="S3" s="6"/>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="4">
+        <v>9.29</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>9.68</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>