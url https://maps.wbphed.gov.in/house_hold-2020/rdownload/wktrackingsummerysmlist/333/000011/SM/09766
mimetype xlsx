--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -773,88 +773,88 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>9.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>9.68</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>