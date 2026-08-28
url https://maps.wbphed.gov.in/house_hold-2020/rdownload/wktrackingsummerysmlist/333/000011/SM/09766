--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Sungai ( 315363 ) of Sungai under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Berhampore Block of Murshidabad District under Murshidabad D</t>
   </si>
   <si>
     <t>SM/09766</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sungai (Village code 315363 under Sungai Ground Water Based Water Supply Scheme for Arsenic Affected Area of Berhampore Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001723237 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001467/2021-2022</t>
+  </si>
+  <si>
+    <t>278/MURD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>MAHATO ENTERPRISE</t>
+  </si>
+  <si>
     <t>BILL/00025/2023-2024</t>
   </si>
   <si>
     <t>48-MSD/2023-24</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>BURIMA TELECOM SYSTEM</t>
-  </si>
-[...22 lines deleted...]
-    <t>MAHATO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,137 +690,137 @@
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="13"/>
-[...1 lines deleted...]
-      <c r="J3" s="13"/>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.39</v>
+        <v>9.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="H4" s="13" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>9.29</v>
+        <v>0.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.28</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>