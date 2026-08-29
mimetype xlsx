--- v1 (2026-03-03)
+++ v2 (2026-08-29)
@@ -113,567 +113,567 @@
   <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at RANGAMATI CHANDPARA G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000521/2021-2022</t>
   </si>
   <si>
     <t>352/BSD</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>26/09/2021</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Tenya (Village code 315737) under Tenya(Zone-I) Ground Water Based Water Supply Scheme for Arsenic Affected Area of Bharatpur-II Block, under Murshidabad Division, PHE Dte. Scheme ID 0006154932 in the District of Murshidabad. (Sl No-21)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000447/2020-2021</t>
+  </si>
+  <si>
+    <t>47/MURD</t>
+  </si>
+  <si>
+    <t>06/01/2021</t>
+  </si>
+  <si>
+    <t>05/07/2021</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) at village of FATEPUR West side ( Village Code _315310) of Fatepur Ground Water Based Water Supply Scheme Under Berhampore Sub-Division ; Mushidabad Division PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002071/2021-2022</t>
   </si>
   <si>
     <t>106/BSD</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>CHOWDHURY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work for 04(Four) nos PWSS Block Domkol , Jalangi &amp; Raninagar-II of Islampur SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Gokul Chak Water Supply Scheme, Chak Ramprasad Water Supply Scheme, Sagarpara Water Supply Scheme Zone-I &amp; II, Pachim Char Majhadiar Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000563/2022-2023</t>
+  </si>
+  <si>
+    <t>2914/MURD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>MERCHANDISE-INDIA</t>
+  </si>
+  <si>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months. Vehicle No. WB-57E-9142</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000881/2022-2023</t>
+  </si>
+  <si>
+    <t>415/ISD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
+  </si>
+  <si>
     <t>Construction of pathway &amp; painting of boundary wall including gate at Head work Site and development of land at 2nd tubewell site of Bahara water supply Scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/001614/2021-2022</t>
   </si>
   <si>
     <t>381 / KSD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>SUGATA CHOWDHURY</t>
   </si>
   <si>
+    <t>Continuation Order for Hiring of 01(one) no. Diesel Bolero /Marshal Car for official use having license for contract carriage permit from the Regional Transport Authority for the office of the Assistant Engineer, Murshidabad RWS Sub-Division, for 06(Six) months. (i.e. 01/10/2022 to 31/03/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000539/2022-2023</t>
+  </si>
+  <si>
+    <t>295./HQ</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DE</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of 01(one) no. Diesel Bolero /Marshal Car for official use having license for contract carriage permit from the Regional Transport Authority for the office of the Assistant Engineer, Murshidabad RWS Sub-Division, for 06(Six) months. (i.e. 01/04/2023 to 30/09/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000901/2022-2023</t>
+  </si>
+  <si>
+    <t>55/HQ</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Hiring of Maxicab (Non-Air Condition, Bharat stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer, Jangipur Sub-Division,P.H.E Dte. [Period for 01 (One) Year] i.e. from 18.04.2023 to 17.04.2024.[Vehicle No-WB57E7960]</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>437-/AA/JSD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>MAJIBUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Hiring of maxi cab (Non Air conditioned ,Bharat stage III) on or after 31.10.2023 with diesel/LPG/CNG Engine) in perfect good condition of performing very long journey and should cover anywere within any trouble on daily wage basis for official used under the control of the Assistant engineer (HQ), Murshidabad Division, P.H.E. Dte. For 1(One) year (on and from 01/11/2023 to 31/10/2024) having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the Date of 1st Registration on monthly Hire rate basis ( The cost inclusive of all charges due to the wages of Driver , Taxes , Insurance , Fees etc..as applicable Excluding fuel, lubricant etc as per order)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER ESTIMATING SECTION</t>
+  </si>
+  <si>
+    <t>ORD/000657/2023-2024</t>
+  </si>
+  <si>
+    <t>3381/MURD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>M/S JOY MA BANAMALI</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no. Diesel Maxi Cab/ Bolero Car/Marshal/Same category for official use of the Executive Engineer, Murshidabad Division, P.H.Engineering Dte. Berhampore, Murshidabad for the period for 6(Six) Months. (i.e 01.12.2023 to 31.05.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000703/2023-2024</t>
+  </si>
+  <si>
+    <t>170/HQ</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>DULAL CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months i.e. 01/10/2023 to 31/03/2024 (120 days)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000751/2023-2024</t>
+  </si>
+  <si>
+    <t>404/ISD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>27/01/2024</t>
+  </si>
+  <si>
+    <t>HAMIDUL ISLAM</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months i.e. 01/10/2023 to 31/03/2024</t>
+  </si>
+  <si>
+    <t>ORD/000730/2023-2024</t>
+  </si>
+  <si>
+    <t>403/ISD</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Hiring of Maxi cab (Non- Air Condition, Bharat Stage VI on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Murshidabad RWS Sub Division, PHE Dte. [ Period for 168Days] i.e period form 17/11/2023 to 02/05/2024. Vehicle No [WB58CA/1034]</t>
+  </si>
+  <si>
+    <t>ORD/000763/2023-2024</t>
+  </si>
+  <si>
+    <t>398/MSD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
+  </si>
+  <si>
+    <t>Hiring of one no. Mahindra &amp; Mahindra make Bolero Diesel Passenger car for official use of the Assistant Engineer, Berhampore Sub-Division, P.H.Engineering Dte. for 06 (six) Months.(Period from 01/07/2023 to 31/12/2023</t>
+  </si>
+  <si>
+    <t>ORD/000278/2023-2024</t>
+  </si>
+  <si>
+    <t>44/A/BSD</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+  </si>
+  <si>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat stage-III on or after 01/05/2008 with Diesel/L.P.G/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the office of the Assistant Engineer, Jangipur Sub-Division, P.H.E Dte. [ Period for 06 (Six) Month].For the month of 17/04/2023 to 16/10/2023.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>437./A/JSD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
     <t>RESTORATION OF DAMAGE PORTION OF ROAD DUE TO LAYING OF PHE PIPE LINE OF PURANDAPUR HIZOL</t>
   </si>
   <si>
     <t>BILL/00974/2023-2024</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work for 04(Four) nos PWSS Block Domkol , Jalangi &amp; Raninagar-II of Islampur SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Gokul Chak Water Supply Scheme, Chak Ramprasad Water Supply Scheme, Sagarpara Water Supply Scheme Zone-I &amp; II, Pachim Char Majhadiar Water Supply Scheme.</t>
-[...139 lines deleted...]
-  <si>
     <t>Continuation Work Order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Lalbagh Sub-Division, P.H.E Dte. for 06 (Six) Months. i.e. from 08.01.2024 to 07.07.2024.</t>
   </si>
   <si>
     <t>ORD/000732/2023-2024</t>
   </si>
   <si>
     <t>02/LSD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>BARI ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months i.e. 01/10/2023 to 31/03/2024</t>
-[...26 lines deleted...]
-    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on Daily hire basis for official use for the Office of the Dy Superintending Engineer, Murshidabad Circle, PHE Dte. [Period for 01 (One) Year]. Period from i.e. 07/02/2024 to 05/02/2025 [Vehicle No.WB58AR/5026]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,JUNIOR ENGINEER 5,JUNIOR ENGINEER 5 MURSHIDABAD CIRCLE,JUNIOR ENGINEER 8</t>
+  </si>
+  <si>
+    <t>ORD/000783/2023-2024</t>
+  </si>
+  <si>
+    <t>392/MURD</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>MD MUKLESUR RAHAMAN</t>
   </si>
   <si>
     <t>Hiring of Maxicab (Non-Air Condition, Bharat stage-III on or after 01/05/2008 with Diesel/L.P.G/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the office of the Assistant Engineer, Jangipur Sub-Division, P.H.E Dte. [ Period for 180 (One Hundred Eighty) Days].For the month of 18/01/2024 to 15/07/2024. [ Vehicle No:- WB 58 BU 9284]</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000760/2023-2024</t>
   </si>
   <si>
     <t>892/JSD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>ABIDA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months i.e. 01/04/2024 to 30/09/2024 = 120 days</t>
   </si>
   <si>
     <t>ORD/000874/2023-2024</t>
   </si>
   <si>
     <t>166/ISD</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
+    <t>Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For (05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05 (Five) Months].for the month of July2024 to November2024 [Vehicle No.WB25M1561]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5 MURSHIDABAD CIRCLE,JUNIOR ENGINEER 8</t>
+  </si>
+  <si>
+    <t>ORD/000114/2024-2025</t>
+  </si>
+  <si>
+    <t>1887/MURD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>M/S B K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months i.e. 01/10/2024 to 31/03/2025</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000168/2024-2025</t>
+  </si>
+  <si>
+    <t>490/ISD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage VI on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Murshidabad RWS Sub Division, PHE Dte. [ Period for 182 Days] w.e.f 03/05/2024 to 31/10/2024. Vehicle No [WB58CA/1034]</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000002/2024-2025</t>
   </si>
   <si>
     <t>158/MSD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months i.e. 01/04/2024 to 30/09/2024 = 182 days</t>
   </si>
   <si>
     <t>ORD/000873/2023-2024</t>
   </si>
   <si>
     <t>165/ISD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>Hiring of Maxi cab (Non- Air Condition, Bharat Stage ¿ III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 05(five)months.</t>
   </si>
   <si>
     <t>ORD/000022/2024-2025</t>
   </si>
   <si>
     <t>77/KSD</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>H.MONDAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Tenya (Village code 315737) under Tenya(Zone-I) Ground Water Based Water Supply Scheme for Arsenic Affected Area of Bharatpur-II Block, under Murshidabad Division, PHE Dte. Scheme ID 0006154932 in the District of Murshidabad. (Sl No-21)</t>
-[...44 lines deleted...]
-    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+    <t>Continuation work order for Hiring of one no. Diesel Maxi Cab/ Bolero Car/Marshal/Same category for official use of the Executive Engineer, Murshidabad Division, P.H.Engineering Dte. Berhampore, Murshidabad for the period for 6(Six) Months. (i.e 01.06.2024 to 30.11.2024)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,JUNIOR ENGINEER ESTIMATING SECTION</t>
+  </si>
+  <si>
+    <t>ORD/000010/2024-2025</t>
+  </si>
+  <si>
+    <t>80/HQ</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 03 (three) months i.e. from 01/10/2024 to 31/12/2024</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>489/ISD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work for 04(Four) nos PWSS Block Domkol , Jalangi &amp; Raninagar-II of Islampur SUB-DIVISION under Murshidabad Division P.H.E. Dte.Name of Schemes- Gokul Chak Water Supply Scheme, Chak Ramprasad Water Supply Scheme, Sagarpara Water Supply Scheme Zone-I &amp; II, Pachim Char Majhadiar Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/01439/2023-2024</t>
+  </si>
+  <si>
+    <t>630-MSD/2023-24</t>
+  </si>
+  <si>
+    <t>19/03/2024</t>
   </si>
   <si>
     <t>HIRE OF CAR FOR AE-JSD, W/O NO- 52/MURD, DT-16/07/2024</t>
   </si>
   <si>
     <t>BILL/01212/2024-2025</t>
   </si>
   <si>
     <t>341-MSD/2024-25</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>HASSAN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work for 04(Four) nos PWSS Block Domkol , Jalangi &amp; Raninagar-II of Islampur SUB-DIVISION under Murshidabad Division P.H.E. Dte.Name of Schemes- Gokul Chak Water Supply Scheme, Chak Ramprasad Water Supply Scheme, Sagarpara Water Supply Scheme Zone-I &amp; II, Pachim Char Majhadiar Water Supply Scheme.</t>
-[...10 lines deleted...]
-  <si>
     <t>Hiring of Maxicab ( Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on Daily hire basis for official use of the Superintending Engineer, Murshidabad Circle, PHE Dte. [Period for 01(One) Year] (period for i.e 07/02/2023 to 06/02/2024).</t>
   </si>
   <si>
     <t>BILL/01291/2023-2024</t>
   </si>
   <si>
     <t>559-MSD/2023-24</t>
   </si>
   <si>
     <t>20/02/2024</t>
-  </si>
-[...103 lines deleted...]
-    <t>21/03/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1225,1898 +1225,1898 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.79</v>
+        <v>58.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>15.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.82</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>45.36</v>
+        <v>14.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>14.45</v>
+        <v>0.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.12</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>126.14</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>199.46</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.76</v>
+        <v>0.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>236.21</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>2.11</v>
+        <v>4.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>29.01</v>
       </c>
       <c r="S11" s="4">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>2.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>208.16</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>0.69</v>
+        <v>0.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>264.02</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>292.31</v>
       </c>
       <c r="S14" s="4">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="P15" s="4">
         <v>0.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>126.96</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P16" s="4">
         <v>0.82</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>249.63</v>
       </c>
       <c r="S16" s="4">
         <v>25</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P17" s="4">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>264.53</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="P18" s="4">
-        <v>0.69</v>
+        <v>0.88</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>271.71</v>
       </c>
       <c r="S18" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.89</v>
+        <v>45.36</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="P20" s="4">
         <v>0.89</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>269.12</v>
       </c>
       <c r="S20" s="4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P21" s="4">
-        <v>0.87</v>
+        <v>2.11</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>198.31</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P22" s="4">
-        <v>58.49</v>
+        <v>0.88</v>
       </c>
       <c r="Q22" s="4">
+        <v>2.21</v>
+      </c>
+      <c r="R22" s="4">
+        <v>250.56</v>
+      </c>
+      <c r="S22" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>75</v>
+        <v>152</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="P23" s="4">
-        <v>0.88</v>
+        <v>0.69</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>197.3</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>41</v>
+        <v>155</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="P24" s="4">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>205.09</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>161</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>162</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="P25" s="4">
-        <v>0.33</v>
+        <v>0.69</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>233.77</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>167</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>168</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>57</v>
+        <v>114</v>
       </c>
       <c r="P26" s="4">
-        <v>2.39</v>
+        <v>0.89</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>264.79</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>173</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>99</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>171</v>
+        <v>60</v>
       </c>
       <c r="P27" s="4">
-        <v>0.79</v>
+        <v>0.89</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>268.05</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>173</v>
+        <v>62</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="P28" s="4">
-        <v>2.11</v>
+        <v>0.87</v>
       </c>
       <c r="Q28" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="R28" s="4">
+        <v>228.98</v>
+      </c>
+      <c r="S28" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>184</v>
+        <v>97</v>
       </c>
       <c r="P29" s="4">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>219.38</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>186</v>
+        <v>99</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="P30" s="4">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>1.06</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>234.94</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="P31" s="4">
-        <v>0.91</v>
+        <v>2.39</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>197</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>198</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>199</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>200</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>64</v>
+        <v>201</v>
       </c>
       <c r="P32" s="4">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="P33" s="4">
-        <v>0.91</v>
+        <v>0.79</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>206</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="11"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8">
         <v>160.41</v>
       </c>
       <c r="P34" s="8">
-        <v>0</v>
+        <v>64.88</v>
       </c>
       <c r="Q34" s="8">
-        <v>0</v>
+        <v>40.45</v>
       </c>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>