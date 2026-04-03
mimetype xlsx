--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -793,54 +793,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.16</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -970,54 +970,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1029,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.83</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1088,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>4.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1179,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>33.25</v>
       </c>
       <c r="P10" s="8">
-        <v>18.67</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>56.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>