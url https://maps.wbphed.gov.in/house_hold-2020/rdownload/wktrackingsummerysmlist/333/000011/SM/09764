--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -152,84 +152,84 @@
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>SWAPAN DAS</t>
   </si>
   <si>
     <t>Laying of 160mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Choa (village code 315510) under Choa Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte. PART-B</t>
   </si>
   <si>
     <t>ORD/000068/2022-2023</t>
   </si>
   <si>
     <t>173/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>M/S SUKESH GHOSH</t>
   </si>
   <si>
+    <t>Laying of 90mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Choa (village code 315510) under Choa Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2022-2023</t>
+  </si>
+  <si>
+    <t>172/BSD</t>
+  </si>
+  <si>
+    <t>SOUVIK HALDER</t>
+  </si>
+  <si>
     <t>Laying of 160mm dia UPVC pipeline and road restrostion work for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Choa (village code 315510) under Choa Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000058/2022-2023</t>
   </si>
   <si>
     <t>163/BSD</t>
   </si>
   <si>
     <t>SUDIPTA GHOSH</t>
   </si>
   <si>
     <t>Laying of 110mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Choa (village code 315510) under Choa Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000066/2022-2023</t>
   </si>
   <si>
     <t>171/BSD</t>
   </si>
   <si>
     <t>BARMAN ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>SOUVIK HALDER</t>
   </si>
   <si>
     <t>Relaying of UPVC pipeline from the house of Akbar Miya to the house of Yasin SK under command area of choa W/S Scheme under BSD PHE DTE. Tender no - 176 of 21-22 by AE BSD</t>
   </si>
   <si>
     <t>VCH/001553/2021-2022</t>
   </si>
   <si>
     <t>448-MSD/21-22</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -793,54 +793,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -967,57 +967,57 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.84</v>
+        <v>4.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1026,57 +1026,57 @@
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.83</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1085,57 +1085,57 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>4.85</v>
+        <v>4.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1179,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>33.25</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>18.67</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>56.16</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>