--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -953,54 +953,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.15</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>91.9</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1012,54 +1012,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>4.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100.07</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1309,54 +1309,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>99.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>94.76</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>95.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1368,54 +1368,54 @@
         <v>37</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>4.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100.22</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1463,54 +1463,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>144.39</v>
       </c>
       <c r="P14" s="8">
-        <v>108.44</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>75.1</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>