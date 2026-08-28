--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,201 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Edrakpur ( 315547 ) of Edrakpur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block of Murshidabad District under Murshidabad Di</t>
   </si>
   <si>
     <t>SM/09763</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying of 110mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Edrakpur (village code 315547) under Edrakpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000073/2022-2023</t>
+  </si>
+  <si>
+    <t>178/BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>M/S.S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of C.I specials to join existing AC pipe with UPVC pipe in connection with FHTC of Edrakpur piped water supply scheme of EDRAKPUR &amp; its adjoining mouzas at Nowda Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2022-2023</t>
+  </si>
+  <si>
+    <t>188/BSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>28/05/2022</t>
+  </si>
+  <si>
+    <t>PM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of 90mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Edrakpur (village code 315547) under EdrakpurWater Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000074/2022-2023</t>
   </si>
   <si>
     <t>179/BSD</t>
   </si>
   <si>
-    <t>12/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAPAN DAS</t>
   </si>
   <si>
+    <t>Sinking of 300 X 200mm Dia Tube Well 82 mtr. Deep by D.R. Rig Method using UPVC Pipe (CD) and UPVC Deep Well Screen (RDS) for piped water supply scheme of EDRAKPUR &amp; its adjoining mouzas at Berhampore Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>196/BSD</t>
+  </si>
+  <si>
+    <t>KISMAT ARA BEGAM</t>
+  </si>
+  <si>
+    <t>Supply and Delivery for Sinking of 300 X 200mm Dia Tube Well 82 mtr. Deep by D.R. Rig Method using UPVC Pipe (CD) and UPVC Deep Well Screen (RDS) for piped water supply scheme of EDRAKPUR &amp; its adjoining mouzas at Berhampore Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>197/BSD</t>
+  </si>
+  <si>
     <t>Laying of 160mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Edrakpur (village code 315547) under Edrakpur Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000072/2022-2023</t>
   </si>
   <si>
     <t>177/BSD</t>
   </si>
   <si>
     <t>SOUVIK HALDER</t>
   </si>
   <si>
     <t>Distribution system 110mm, 90mm and 75mm dia pipe in connection with FHTC of Edrakpur piped water supply scheme at Raghunathpur village of EDRAKPUR &amp; its adjoining mouzas at Nowda Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000139/2022-2023</t>
   </si>
   <si>
     <t>187/BSD</t>
   </si>
   <si>
-    <t>28/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>RAFIKUL HASAN</t>
   </si>
   <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>189/BSD</t>
+  </si>
+  <si>
     <t>Distribution system 110mm, 90mm and 75mm dia pipe in connection with FHTC of Edrakpur piped water supply scheme of Nawda village of EDRAKPUR &amp; its adjoining mouzas at Nowda Block in the District of Murshidabad, under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000183/2022-2023</t>
   </si>
   <si>
     <t>190/BSD</t>
   </si>
   <si>
     <t>MOINAK CHATTOPADHYAY</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna (Jal Jeevan Mission) of mouza Edrakpur (Village code 315547), of Edrakpur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block, of Murshidabad District under Murshidabad Division, PHE Dte.(Scheme ID 0005182896)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001209/2021-2022</t>
+  </si>
+  <si>
+    <t>17/MURD</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>KISMAT ARA BEGUM</t>
+  </si>
+  <si>
     <t>LAYING OF 110 MM DIA UPVC PIPELINE FOR PROVIDING FHTC IN CONNECTION WITH JJM EDRAKPUR UNDER EDRAKPUR W/S SCHEME UNDER MSD. PHE DTE TENDER NO 222 OF 21-22 AE BSD</t>
   </si>
   <si>
     <t>VCH/000316/2022-2023</t>
   </si>
   <si>
     <t>177-MSD/22-23</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>M/S SS ENTERPRISE (SUKESH GHOSH)</t>
-  </si>
-[...70 lines deleted...]
-    <t>M/S.S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,704 +813,704 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.85</v>
+        <v>3.39</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.51</v>
+        <v>4.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>4.76</v>
+        <v>3.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>4.83</v>
+        <v>4.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.39</v>
+        <v>4.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.95</v>
+        <v>4.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.9</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>4.65</v>
+        <v>4.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100.22</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>99.02</v>
+        <v>4.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100.07</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.76</v>
+        <v>99.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>94.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.7</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>4.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>144.39</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>108.44</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>75.1</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>