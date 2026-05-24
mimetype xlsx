--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -862,54 +862,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -923,54 +923,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -982,54 +982,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>4.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1210,88 +1210,88 @@
         <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>78.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>59.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>74.8</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>198.44</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>73.16</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>36.87</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>