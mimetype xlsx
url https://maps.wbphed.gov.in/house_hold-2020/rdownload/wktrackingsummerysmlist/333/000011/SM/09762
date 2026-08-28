--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,171 +89,171 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Gangadhari ( 315534 ) of Gangadhari under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block of Murshidabad District under Murshidaba</t>
   </si>
   <si>
     <t>SM/09762</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Balanced work of Boundary wall and R.B.T fencing work at Gangadhari Water Supply Scheme under Berhampore Sub Division,Murshidabad Division P.H.E. Dte. In the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001592/2021-2022</t>
+  </si>
+  <si>
+    <t>27/BSD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>MAA DURGA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of 160mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gangadhari (village code 315534) under Gangadhari Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000071/2022-2023</t>
   </si>
   <si>
     <t>176/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>M/S LOKNATH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of 90mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gangadhari (village code 315534) under Gangadhari Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000070/2022-2023</t>
+  </si>
+  <si>
+    <t>175/BSD</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) of 1786 nos in connection with (Jal Jeevan Mission ) and under command area of village of Gangadhari ( Village Code -315534) under Gangadhari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nawda Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR HARIHARPARA BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000134/2022-2023</t>
+  </si>
+  <si>
+    <t>1232/MURD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>10/07/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
     <t>Laying of 110mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gangadhari (village code 315534) under Gangadhari Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000069/2022-2023</t>
   </si>
   <si>
     <t>174/BSD</t>
   </si>
   <si>
     <t>SWAPAN DAS</t>
   </si>
   <si>
-    <t>Laying of 90mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gangadhari (village code 315534) under Gangadhari Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2021-2022</t>
   </si>
   <si>
     <t>539/6/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RESTORATION OF DAMAGE PORTION OF ROAD DUE TO LAYING OF PHE PIPE LINE OF PURANDAPUR HIZOL</t>
   </si>
   <si>
     <t>BILL/00974/2023-2024</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
     <t>BILL/01002/2023-2024</t>
   </si>
   <si>
     <t>441-MSD/2023-24</t>
   </si>
   <si>
     <t>15/12/2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -800,464 +800,464 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.85</v>
+        <v>4.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.83</v>
+        <v>4.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.83</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
         <v>4.84</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.46</v>
+        <v>78.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.46</v>
+        <v>59.04</v>
       </c>
       <c r="R6" s="4">
-        <v>99.97</v>
+        <v>74.8</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>9.82</v>
+        <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>45.36</v>
+        <v>9.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>45.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>78.92</v>
+        <v>45.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>59.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>74.8</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>