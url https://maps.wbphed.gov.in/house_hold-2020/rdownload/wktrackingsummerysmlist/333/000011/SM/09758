--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -850,88 +850,88 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>32.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>32.58</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.72</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>367.84</v>
       </c>
       <c r="P6" s="8">
-        <v>32.58</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>8.86</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>