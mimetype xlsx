--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Khidirpur (313990) of Prasadpur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti - II Block of Murshidabad District under Murshidaba</t>
   </si>
   <si>
     <t>SM/09758</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna (Jal Jeevan Mission) and under command area of village of Bamuha, Khidirpur, Khanpur (Nos FHTC-2996 Nos) (Village code-313962,313990,313989) under PRASADPUR Ground Water Based Water Supply Scheme of Suti-II Block and Kalinagar (FHTC-4077 Nos) (Village code-313899) under Raturi Zone-I Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti-I Block of Murshidabad District under Murshidabad Division, PHE Dte.(Scheme ID-0005019110 &amp; 0001723413)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001659/2021-2022</t>
+  </si>
+  <si>
+    <t>558/MURD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE( A UNIT OF SAKET TREXIM PVT.LTD.)</t>
+  </si>
+  <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Sujnipara Station to Nimtita Station (TP NO 227/3 &amp; 227/4) at Khidirpur mouza &amp; Connecting with existing 200 mm dia uPVC distribution main line of Prosadpur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001715/2021-2022</t>
+  </si>
+  <si>
+    <t>511/MURD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
     <t>PAYMENT AGAINST DEMAND NOTE APPLICATION ID - ER-MLDT-2022-WL-20</t>
   </si>
   <si>
     <t>VCH/000985/2022-2023</t>
   </si>
   <si>
     <t>400-MSD/22-23</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (MALDA DIVISION)</t>
-  </si>
-[...37 lines deleted...]
-    <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,227 +711,227 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.57</v>
+        <v>332.59</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>332.59</v>
+        <v>32.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>32.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>32.67</v>
+        <v>2.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>367.84</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>32.58</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>8.86</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>