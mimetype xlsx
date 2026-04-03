--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -746,54 +746,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -902,54 +902,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>79.56</v>
       </c>
       <c r="P6" s="8">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>2.99</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>