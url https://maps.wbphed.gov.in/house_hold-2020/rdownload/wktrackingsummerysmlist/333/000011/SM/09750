--- v1 (2026-04-03)
+++ v2 (2026-08-29)
@@ -89,114 +89,114 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Kanupur ( 314992 ) and Ramchandrabati (313992) of Raghunathganj - I under Surface Water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj - I B</t>
   </si>
   <si>
     <t>SM/09750</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Kanupur(Village code 313992) under Surface Based Water Supply Scheme for Arsenic Affected Area of Raghunathganj-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0001756489 in the District of Murshidabad. (Sl No-12)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000531/2020-2021</t>
+  </si>
+  <si>
+    <t>3067/MURD</t>
+  </si>
+  <si>
+    <t>08/12/2020</t>
+  </si>
+  <si>
+    <t>06/06/2021</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>IEC Activity Through Poster / Banner/ Hoarding etc. on awareness of JAL SWAPNA (JJM), banner are fixed with of a frame( Frame Size:- 4¿00¿ x 4¿00¿) which made of 25 mm x 25 mm and 2.60 mm thick hollow square section, carriage of the same to the site, fitting, fixing all complete as per direction of EIC.for different G.P under Raghunathganj-I Block of Jangipur Sub -Division under Murshidabad Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001180/2021-2022</t>
+  </si>
+  <si>
+    <t>367/JSD</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Continuation Work Order for Holding Awarness Progamme/campaigning programme at Gram Panchayet Level under Raghunathganj-II Block (Gria,Sekendra, Mithipur,Jotkomal,Dayarampur &amp; Samatinagar) in Murshidabad District in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000017/2020-2021</t>
   </si>
   <si>
     <t>68 /JSD</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>27/03/2021</t>
   </si>
   <si>
     <t>S.S.INFRASTRUCTURE</t>
-  </si>
-[...43 lines deleted...]
-    <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,230 +726,230 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.38</v>
+        <v>75.3</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>1.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>75.3</v>
+        <v>2.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>79.56</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>