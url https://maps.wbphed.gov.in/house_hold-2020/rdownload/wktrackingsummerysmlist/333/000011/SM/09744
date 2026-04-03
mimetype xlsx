--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -752,54 +752,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.83</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.04</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -927,88 +927,88 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>62.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>26.03</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>41.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>158.59</v>
       </c>
       <c r="P7" s="8">
-        <v>33.86</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>21.35</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>