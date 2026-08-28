--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -125,84 +125,84 @@
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>19/04/2021</t>
   </si>
   <si>
     <t>JOY BISHNU ENGINEERING CO.</t>
   </si>
   <si>
     <t>PAYMENT AGAINST DEMAND NOTE APPLICATION ID :ER-MLDT-2022-WL- 15</t>
   </si>
   <si>
     <t>VCH/000862/2022-2023</t>
   </si>
   <si>
     <t>370-MSD/22-23</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (MALDA DIVISION)</t>
   </si>
   <si>
+    <t>Preparation of design, Drawing and approval from the N.H.A.I Authorities including supply of 200 mm dia 8 mm thick MS Water Carring Pipe, 600 mm dia 10 mm thick MS casing Pipe &amp; Pushing of casing pipe by Hydraulic Jacking Technique Method across the Chainage 270+550 of the N.H.-34 of at Mouza-Basudebpur of Basudebpur adjoining mouza W/S Scheme &amp; across at chainage 273+100 of the N.H.-34 of at Mouza-Joykrishnapur of Joykrishnapur W/S Scheme in Jangipur Sub Division under Murshidabad Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000853/2022-2023</t>
+  </si>
+  <si>
+    <t>755/MURD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>SAMBHU NATH ROY</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connections (FHTC) (1974 Nos) in connection with (Jal Jeevan Mission ) and under command area of village of Jaladipur ( Village Code -313860) under Basudebpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000639/2023-2024</t>
   </si>
   <si>
     <t>3440/MURD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>BHOWMIK CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAMBHU NATH ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,54 +752,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -865,57 +865,57 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>67.6</v>
+        <v>62.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>41.92</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -924,91 +924,91 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>62.1</v>
+        <v>67.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>158.59</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>33.86</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>21.35</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>