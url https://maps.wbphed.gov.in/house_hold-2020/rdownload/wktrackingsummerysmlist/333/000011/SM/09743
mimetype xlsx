--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1093,54 +1093,54 @@
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>4.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.86</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1186,54 +1186,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>136.73</v>
       </c>
       <c r="P10" s="8">
-        <v>4.86</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>3.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>