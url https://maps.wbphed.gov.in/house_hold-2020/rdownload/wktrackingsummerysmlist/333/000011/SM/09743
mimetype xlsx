--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -113,126 +113,126 @@
   <si>
     <t>IEC Activity Through Poster / Banner/ Hoarding etc. on awareness of JAL SWAPNA (JJM), banner are fixed with of a frame( Frame Size:- 4¿00¿ x 4¿00¿) which made of 25 mm x 25 mm and 2.60 mm thick hollow square section, carriage of the same to the site, fitting, fixing all complete as per direction of EIC.for different G.P under Farakka Block of Jangipur Sub -Division under Murshidabad Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/001181/2021-2022</t>
   </si>
   <si>
     <t>368/JSD</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>Re-Laying of U.P.V.C pipe of 140 mm dia on damaged portion in between N.P 1 to 23 &amp; N.P 25 to 33 and 110 mm Dia N.P 20 to 33,90 mm OD N.P 17 to 19 at Dakshin,Uttar Mahadebnagar &amp; Kagchipara for smooth water supply arrangement in Mahadebnagar Zone-1 W.S.S under Jangipur sub division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000745/2021-2022</t>
+  </si>
+  <si>
+    <t>244/JSD</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>06/09/2021</t>
+  </si>
+  <si>
+    <t>PRAVAT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 07(Seven) Nos existing commissioned PWSS of Farakka &amp; Samserganj Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>1191/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>PAYMENT AGAINST DEMAND NOTE APPLICATION ID :ER-MLDT-2022-WL-11</t>
+  </si>
+  <si>
+    <t>VCH/000754/2022-2023</t>
+  </si>
+  <si>
+    <t>289-MSD/22-23</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY (MALDA DIVISION)</t>
+  </si>
+  <si>
     <t>HIRING OF CAR FOR EE-MSD, MSD DIVN, W/O NO- 293/HQ, DT-29/11/2021</t>
   </si>
   <si>
     <t>VCH/000497/2022-2023</t>
   </si>
   <si>
     <t>186-MSD/22-23</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>DULAL CHOWDHURY</t>
   </si>
   <si>
     <t>PAYMENT AGAINST DEMAND NOTE APPLICATION ID :ER-MLDT-2022-WL-10</t>
   </si>
   <si>
     <t>VCH/000753/2022-2023</t>
-  </si>
-[...55 lines deleted...]
-    <t>PRAVAT KUMAR GHOSH</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) (2145 Nos) in connection with (Jal Jeevan Mission ) and under command area of village of Mahadeb Nagar ( Village Code -313823) under Mahadebnagar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Farakka Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>3498/MURD</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>N. H. ENTERPRISE (PROP. NAJMUL HOQUE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -838,343 +838,343 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.78</v>
+        <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>6.29</v>
+        <v>37.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>6.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>37.77</v>
+        <v>0.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>4.86</v>
+        <v>6.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>77.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
@@ -1186,54 +1186,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>136.73</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>3.56</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>