--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -137,51 +137,51 @@
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (MALDA DIVISION)</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna ( Jal Jeevan Mission) of mouza Bara Jumla (Village Code-314144, Krishnaa Sail(Village Code-314143) of Putia and ajoining moujas under Ground water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj II Block &amp; mouza Joykrishnapur (Village Code-313880), of Joykrishnapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Samserganj Block, and mouza Popara (Village Code-314326) of Sagardighi Zone-II Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Sagardighi Block, of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID 0005019109), 0001723441 &amp; 0005184147)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/001601/2021-2022</t>
   </si>
   <si>
     <t>341/MURD</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>09/08/2022</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Preparation of design, Drawing and approval from the N.H.A.I Authorities including supply of 200 mm dia 8 mm thick MS Water Carring Pipe, 600 mm dia 10 mm thick MS casing Pipe &amp; Pushing of casing pipe by Hydraulic Jacking Technique Method across the Chainage 270+550 of the N.H.-34 of at Mouza-Basudebpur of Basudebpur adjoining mouza W/S Scheme &amp; across at chainage 273+100 of the N.H.-34 of at Mouza-Joykrishnapur of Joykrishnapur W/S Scheme in Jangipur Sub Division under Murshidabad Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000853/2022-2023</t>
   </si>
   <si>
     <t>755/MURD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>SAMBHU NATH ROY</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Basudevpur halt Station (TP NO 235/8 &amp; 235/9) on railway land of mouza Joykrishnapur &amp; Connecting with existing 160 mm dia UPVC distribution main line of Joykrishnapur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
@@ -945,54 +945,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>62.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>36.07</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>58.08</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1006,88 +1006,88 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>27.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>27.25</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>516.97</v>
       </c>
       <c r="P8" s="8">
-        <v>63.32</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>12.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>