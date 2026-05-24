--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,75 +119,54 @@
   <si>
     <t>889/F/MURD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>PAYMENT AGAINST DEMAND NOTE APPLICATION ID :ER-MLDT-2022-WL-27</t>
   </si>
   <si>
     <t>BILL/00090/2022-2023</t>
   </si>
   <si>
     <t>471-MSD/22-23</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (MALDA DIVISION)</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna ( Jal Jeevan Mission) of mouza Bara Jumla (Village Code-314144, Krishnaa Sail(Village Code-314143) of Putia and ajoining moujas under Ground water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj II Block &amp; mouza Joykrishnapur (Village Code-313880), of Joykrishnapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Samserganj Block, and mouza Popara (Village Code-314326) of Sagardighi Zone-II Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Sagardighi Block, of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID 0005019109), 0001723441 &amp; 0005184147)</t>
+    <t>Preparation of design, Drawing and approval from the N.H.A.I Authorities including supply of 200 mm dia 8 mm thick MS Water Carring Pipe, 600 mm dia 10 mm thick MS casing Pipe &amp; Pushing of casing pipe by Hydraulic Jacking Technique Method across the Chainage 270+550 of the N.H.-34 of at Mouza-Basudebpur of Basudebpur adjoining mouza W/S Scheme &amp; across at chainage 273+100 of the N.H.-34 of at Mouza-Joykrishnapur of Joykrishnapur W/S Scheme in Jangipur Sub Division under Murshidabad Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
-  </si>
-[...19 lines deleted...]
-    <t>Preparation of design, Drawing and approval from the N.H.A.I Authorities including supply of 200 mm dia 8 mm thick MS Water Carring Pipe, 600 mm dia 10 mm thick MS casing Pipe &amp; Pushing of casing pipe by Hydraulic Jacking Technique Method across the Chainage 270+550 of the N.H.-34 of at Mouza-Basudebpur of Basudebpur adjoining mouza W/S Scheme &amp; across at chainage 273+100 of the N.H.-34 of at Mouza-Joykrishnapur of Joykrishnapur W/S Scheme in Jangipur Sub Division under Murshidabad Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000853/2022-2023</t>
   </si>
   <si>
     <t>755/MURD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>SAMBHU NATH ROY</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Basudevpur halt Station (TP NO 235/8 &amp; 235/9) on railway land of mouza Joykrishnapur &amp; Connecting with existing 160 mm dia UPVC distribution main line of Joykrishnapur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001645/2021-2022</t>
   </si>
@@ -609,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -864,243 +843,182 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>416</v>
+        <v>62.1</v>
       </c>
       <c r="Q5" s="4">
+        <v>36.07</v>
+      </c>
+      <c r="R5" s="4">
+        <v>58.08</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>62.1</v>
+        <v>27.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>27.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...39 lines deleted...]
-      <c r="O7" s="4" t="s">
+      <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="P7" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>100.98</v>
+      </c>
+      <c r="P7" s="8">
+        <v>63.32</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>62.71</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>