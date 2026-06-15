--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,71 @@
     <t>16/03/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>SAMBHU NATH ROY</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Basudevpur halt Station (TP NO 235/8 &amp; 235/9) on railway land of mouza Joykrishnapur &amp; Connecting with existing 160 mm dia UPVC distribution main line of Joykrishnapur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001645/2021-2022</t>
   </si>
   <si>
     <t>510/MURD</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna ( Jal Jeevan Mission) of mouza Bara Jumla (Village Code-314144, Krishnaa Sail(Village Code-314143) of Putia and ajoining moujas under Ground water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj II Block &amp; mouza Joykrishnapur (Village Code-313880), of Joykrishnapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Samserganj Block, and mouza Popara (Village Code-314326) of Sagardighi Zone-II Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Sagardighi Block, of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID 0005019109), 0001723441 &amp; 0005184147)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/001601/2021-2022</t>
+  </si>
+  <si>
+    <t>341/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,87 +959,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P6" s="4">
         <v>27.25</v>
       </c>
       <c r="Q6" s="4">
         <v>27.25</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>416</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>12</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>516.97</v>
+      </c>
+      <c r="P8" s="8">
+        <v>63.32</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>12.25</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>