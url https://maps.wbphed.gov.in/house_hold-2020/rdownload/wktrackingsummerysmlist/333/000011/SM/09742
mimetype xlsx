--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Joykrishnapur (313880) of Joykrishnapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Samserganj Block of Murshidabad District under M</t>
   </si>
   <si>
     <t>SM/09742</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna ( Jal Jeevan Mission) of mouza Bara Jumla (Village Code-314144, Krishnaa Sail(Village Code-314143) of Putia and ajoining moujas under Ground water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj II Block &amp; mouza Joykrishnapur (Village Code-313880), of Joykrishnapur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Samserganj Block, and mouza Popara (Village Code-314326) of Sagardighi Zone-II Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Sagardighi Block, of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID 0005019109), 0001723441 &amp; 0005184147)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/001601/2021-2022</t>
+  </si>
+  <si>
+    <t>341/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Basudevpur halt Station (TP NO 235/8 &amp; 235/9) on railway land of mouza Joykrishnapur &amp; Connecting with existing 160 mm dia UPVC distribution main line of Joykrishnapur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001645/2021-2022</t>
+  </si>
+  <si>
+    <t>510/MURD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>SAMBHU NATH ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2022-2023</t>
   </si>
   <si>
     <t>889/F/MURD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>PAYMENT AGAINST DEMAND NOTE APPLICATION ID :ER-MLDT-2022-WL-27</t>
   </si>
   <si>
     <t>BILL/00090/2022-2023</t>
   </si>
   <si>
     <t>471-MSD/22-23</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (MALDA DIVISION)</t>
   </si>
   <si>
     <t>Preparation of design, Drawing and approval from the N.H.A.I Authorities including supply of 200 mm dia 8 mm thick MS Water Carring Pipe, 600 mm dia 10 mm thick MS casing Pipe &amp; Pushing of casing pipe by Hydraulic Jacking Technique Method across the Chainage 270+550 of the N.H.-34 of at Mouza-Basudebpur of Basudebpur adjoining mouza W/S Scheme &amp; across at chainage 273+100 of the N.H.-34 of at Mouza-Joykrishnapur of Joykrishnapur W/S Scheme in Jangipur Sub Division under Murshidabad Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000853/2022-2023</t>
   </si>
   <si>
     <t>755/MURD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
-  </si>
-[...40 lines deleted...]
-    <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,316 +747,316 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.44</v>
+        <v>416</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.18</v>
+        <v>27.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>62.1</v>
+        <v>5.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>36.07</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>58.08</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>27.25</v>
+        <v>6.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>27.25</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>416</v>
+        <v>62.1</v>
       </c>
       <c r="Q7" s="4">
+        <v>36.07</v>
+      </c>
+      <c r="R7" s="4">
+        <v>58.08</v>
+      </c>
+      <c r="S7" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>516.97</v>