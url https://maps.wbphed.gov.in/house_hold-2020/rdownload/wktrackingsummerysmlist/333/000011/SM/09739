--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -814,54 +814,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.16</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>42.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>41.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.64</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -934,54 +934,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>140.76</v>
       </c>
       <c r="P10" s="8">
-        <v>50.14</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>35.62</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>