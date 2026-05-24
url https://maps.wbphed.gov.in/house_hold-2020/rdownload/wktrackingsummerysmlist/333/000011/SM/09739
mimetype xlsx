--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,153 +113,138 @@
   <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at MAHULA G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000517/2021-2022</t>
   </si>
   <si>
     <t>349/BSD</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>26/09/2021</t>
   </si>
   <si>
     <t>IMAGIN COMMUNICATION</t>
   </si>
   <si>
-    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Charmahula ( Village Code-315354) under Charmahula Ground Water Based Water Supply Scheme for Arsenic Affected Area of Berhampore Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad. (Scheme I.D.-0001723196)</t>
+    <t>Laying of 160mm dia UPVC pipeline and road restoration work for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Char Mahula (village code 315354) under Char Mahula Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1</t>
-[...5 lines deleted...]
-    <t>279/MURD</t>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>148/BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>SANJIB GHOSH</t>
+  </si>
+  <si>
+    <t>Laying of 110mm dia UPVC pipeline in connection providing Functional Household Tap Connection FHTC in connection with JJM and Jal Swapna under command area of village of Char Mahula Village code 315354 under Char Mahula W/S Scheme in the dist of MSD PHE DTE. Tender no - 182 of 21-22 by AE BSD</t>
+  </si>
+  <si>
+    <t>VCH/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>03-MSD/22-23</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
+    <t>Laying of 110mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Char Mahula (village code 315354) under Char Mahula Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001730/2021-2022</t>
+  </si>
+  <si>
+    <t>91/BSD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001641/2021-2022</t>
+  </si>
+  <si>
+    <t>480/MURD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BERHAMPORE BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/001671/2021-2022</t>
+  </si>
+  <si>
+    <t>298/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
-  </si>
-[...82 lines deleted...]
-    <t>298/MURD</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -651,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -814,457 +799,396 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>42.13</v>
+        <v>4.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>4.81</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.81</v>
+        <v>47.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>47.33</v>
+        <v>32.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>98.64</v>
+      </c>
+      <c r="P9" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>9.13</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>