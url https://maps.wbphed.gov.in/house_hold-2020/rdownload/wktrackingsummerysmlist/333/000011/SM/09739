--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>23/04/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BERHAMPORE BLOCK</t>
   </si>
   <si>
     <t>ORD/001671/2021-2022</t>
   </si>
   <si>
     <t>298/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Charmahula ( Village Code-315354) under Charmahula Ground Water Based Water Supply Scheme for Arsenic Affected Area of Berhampore Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad. (Scheme I.D.-0001723196)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001466/2021-2022</t>
+  </si>
+  <si>
+    <t>279/MURD</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1108,87 +1126,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>32.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>42.13</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>41.13</v>
+      </c>
+      <c r="R9" s="4">
+        <v>97.64</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>140.76</v>
+      </c>
+      <c r="P10" s="8">
+        <v>50.14</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>35.62</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>