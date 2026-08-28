--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,159 +113,159 @@
   <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at MAHULA G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000517/2021-2022</t>
   </si>
   <si>
     <t>349/BSD</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>26/09/2021</t>
   </si>
   <si>
     <t>IMAGIN COMMUNICATION</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001641/2021-2022</t>
+  </si>
+  <si>
+    <t>480/MURD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BERHAMPORE BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/001671/2021-2022</t>
+  </si>
+  <si>
+    <t>298/MURD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Laying of 110mm dia UPVC pipeline for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Char Mahula (village code 315354) under Char Mahula Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001730/2021-2022</t>
+  </si>
+  <si>
+    <t>91/BSD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
     <t>Laying of 160mm dia UPVC pipeline and road restoration work for providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Char Mahula (village code 315354) under Char Mahula Water Supply Scheme in Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000153/2022-2023</t>
   </si>
   <si>
     <t>148/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>SANJIB GHOSH</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Charmahula ( Village Code-315354) under Charmahula Ground Water Based Water Supply Scheme for Arsenic Affected Area of Berhampore Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad. (Scheme I.D.-0001723196)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001466/2021-2022</t>
+  </si>
+  <si>
+    <t>279/MURD</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>MAA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of 110mm dia UPVC pipeline in connection providing Functional Household Tap Connection FHTC in connection with JJM and Jal Swapna under command area of village of Char Mahula Village code 315354 under Char Mahula W/S Scheme in the dist of MSD PHE DTE. Tender no - 182 of 21-22 by AE BSD</t>
   </si>
   <si>
     <t>VCH/000004/2022-2023</t>
   </si>
   <si>
     <t>03-MSD/22-23</t>
   </si>
   <si>
     <t>14/04/2022</t>
-  </si>
-[...76 lines deleted...]
-    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -856,374 +856,374 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.84</v>
+        <v>47.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>32.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>47.33</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>32.69</v>
+        <v>42.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>41.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.64</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>42.13</v>
+        <v>4.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>41.13</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.64</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>140.76</v>