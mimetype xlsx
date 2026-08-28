--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -125,75 +125,75 @@
   <si>
     <t>08/11/2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>M/S MANDAL SCIENTIFIC &amp; WATER ANALYSIS.</t>
   </si>
   <si>
     <t>Chemical, glassware &amp; instrumments requirment for NABL accreditation at Murshidabad District Water Testing Laboratory as per ISO/IEC: 17025: 2017 under Murshidabad Division, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/001127/2021-2022</t>
   </si>
   <si>
     <t>2728/MURD</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
     <t>13/09/2021</t>
   </si>
   <si>
+    <t>Continuation Work Order for Engaging Chemist, Bacteriologist and Laboratory Assistant for test of Water samples at Jangipur (WTP) Laboratory under Murshidabad Division, P. H. Engineering Dte for 06(Six) months (Period from 01-06-2022 to 30-11-2022)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000546/2022-2023</t>
+  </si>
+  <si>
+    <t>1351/MURD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
     <t>VCH/000044/2022-2023</t>
   </si>
   <si>
     <t>40-MSD/22-23</t>
   </si>
   <si>
     <t>21/04/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>24/11/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -802,204 +802,204 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>14.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.63</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>3.17</v>
+        <v>3.06</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>3.06</v>
+        <v>3.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>23.77</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>12.87</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>54.16</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>