--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -968,54 +968,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>113.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>60.7</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>53.67</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1029,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1383,54 +1383,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>3.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.91</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1444,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>3.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.58</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1505,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1566,54 +1566,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1627,54 +1627,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>4.83</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1804,54 +1804,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>69.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>68.88</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1865,54 +1865,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="4">
         <v>61.94</v>
       </c>
       <c r="Q18" s="4">
-        <v>14.61</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>23.59</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2021,54 +2021,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>431.53</v>
       </c>
       <c r="P21" s="8">
-        <v>163.28</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>37.84</v>
+        <v>0</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>