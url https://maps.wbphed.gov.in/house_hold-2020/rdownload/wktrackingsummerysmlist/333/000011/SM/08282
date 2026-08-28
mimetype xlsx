--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,321 +89,321 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Khordda Narayanpur, Bahadurpur, Gatia, Belun, Solepara, Durlabhpur, Mahalandi (315212, 315214, 315215, 315216, 315217, 315218, 315231) of Mahalandi under Ground Wa</t>
   </si>
   <si>
     <t>SM/08282</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village BELUN (Village Code : 315216) under Mahalandi Ground Water Based Water Supply Scheme for arsenic affected areas of Kandi Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000555/2020-2021</t>
+  </si>
+  <si>
+    <t>3038/MURD</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>PRIME CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal JeevanMission and Jal Swapna under command area of village Gantla under Mahalandi (Zone-II) Ground Based Water Based Water Supply Scheme for Arsenic Affected Area of Kandi Block under Murshidabad Division, PHE Dte. Scheme ID 0007585495 in the District of Murshidabad. (Sl No-20)</t>
+  </si>
+  <si>
+    <t>ORD/000515/2020-2021</t>
+  </si>
+  <si>
+    <t>3051/MURD</t>
+  </si>
+  <si>
+    <t>08/12/2020</t>
+  </si>
+  <si>
+    <t>06/06/2021</t>
+  </si>
+  <si>
+    <t>M/S. BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Mahalandi under Mahalandi (Zone-I)Ground Water Based Water Supply Scheme for Arsenic Affected Area of Kandi Block, under Murshidabad Division, PHE Dte. Scheme ID ¿ 0007585495 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000499/2020-2021</t>
+  </si>
+  <si>
+    <t>692/MURD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>22/08/2021</t>
+  </si>
+  <si>
+    <t>M/S . SUKUMAR SINHA</t>
+  </si>
+  <si>
+    <t>Holding Awarness Programme / Campaigning programms at Jasahari Anukha-I &amp; II G.P, Mahalandi-I G.P, Kumarsanda G.P and Gokarna-I G.P in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division, P.H.E. Dte. (Total nos of Programme = 20 nos) (Part-A).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000553/2021-2022</t>
+  </si>
+  <si>
+    <t>249/KSD</t>
+  </si>
+  <si>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at MAHALANDI-I G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000458/2021-2022</t>
+  </si>
+  <si>
+    <t>227/KSD</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>IMAGIN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at KUMARSANDA G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2021-2022</t>
+  </si>
+  <si>
+    <t>228/KSD</t>
+  </si>
+  <si>
+    <t>S.S.INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Preparation of an Audio Video docomentory programme for Awarness of Functional Household Tape Connection(FHTC) under Jal Swapna Programme at different Gram Panchayet which covered by different water supply scheme under Kandi Sub-Division under Murshidabad Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001228/2021-2022</t>
+  </si>
+  <si>
+    <t>212/KSD</t>
+  </si>
+  <si>
+    <t>11/08/2021</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Mahalandi under Mahalandi (Zone-I)Ground Water Based Water Supply Scheme for Arsenic Affected Area of Kandi Block, under Murshidabad Division, PHE Dte. Scheme ID 0007585495 in the District of Murshidabad.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000680/2020-2021</t>
   </si>
   <si>
     <t>692 / MURD</t>
   </si>
   <si>
-    <t>23/02/2021</t>
-[...5 lines deleted...]
-    <t>M/S . SUKUMAR SINHA</t>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Sole Para ( Village Code -315217) under Mahalandi Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Kandi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0007585495)</t>
+  </si>
+  <si>
+    <t>ORD/001479/2021-2022</t>
+  </si>
+  <si>
+    <t>305/MURD</t>
+  </si>
+  <si>
+    <t>07/02/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
+  </si>
+  <si>
+    <t>Construction of surface drain and development of land at Head work Site of Mahalandi (Zone-II) Water Supply Scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2022-2023</t>
+  </si>
+  <si>
+    <t>123/KSD</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>KAKALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipeline from Danarul Sk Shop to Gantla Ashram for FHTC work of Gantla Village (Village Code- 315215) of Mahalandi (Zone-II) Water Supply Scheme under Kandi Sub Division, P.H.E Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2022-2023</t>
+  </si>
+  <si>
+    <t>106 / KSD</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
+    <t>17/07/2022</t>
+  </si>
+  <si>
+    <t>DEBJYOTI MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Construction of pathway at Head work Site of Mahalandi (Zone-I) Water Supply Scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000012/2022-2023</t>
+  </si>
+  <si>
+    <t>13 / KSD</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>HERITAZE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of UPVC pipeline at Bagpur and Gantla Village for FHTC work of Gantla Village ( Village Code- 315215) of Mahalandi (Zone-II) Water Supply Scheme under Kandi Sub Division, P.H.E Dte. in the district of Murshidabad.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>06 / KSD</t>
   </si>
   <si>
-    <t>06/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>ABHIJIT MONDAL</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000041/2021-2022</t>
+  </si>
+  <si>
+    <t>541/1/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village BELUN (Village Code 315216) under MAHALANDI Ground Water Based Water Supply Scheme for arsenic affected areas of Kandi Block in the District of Murshidabad. Tender no - 476 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001491/2021-2022</t>
   </si>
   <si>
     <t>394-MSD/21-22</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
-    <t>PRIME CONSTRUCTION</t>
-[...95 lines deleted...]
-    <t>KAKALI ENTERPRISE</t>
+    <t>Laying of UPVC pipe line from Head work site to near house of Kalimuddin Sk for drain out of OHR overflow water under Mahalandi (Zone-II) Water Supply Scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000774/2022-2023</t>
+  </si>
+  <si>
+    <t>212 / KSD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>A.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing of leakage &amp; bursting of UPVC pipe line of Mahalandi (Zone-II) Water Supply Scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000775/2022-2023</t>
   </si>
   <si>
     <t>213 / KSD</t>
-  </si>
-[...109 lines deleted...]
-    <t>01/05/2025</t>
   </si>
   <si>
     <t>Laying of DI pipe in between node point 1A to 29 &amp; supplying of C.I specials of Mahalandi (Zone-I) Water Supply Scheme under Kandi Sub Division, P.H.E.Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000771/2022-2023</t>
   </si>
   <si>
     <t>211/KSD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>JYOTI TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -948,1127 +948,1127 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>113.1</v>
+        <v>19.31</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.85</v>
+        <v>69.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>68.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>11.24</v>
+        <v>113.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>4.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>4.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
         <v>4.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>3.92</v>
+        <v>113.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>60.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>53.67</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>3.58</v>
+        <v>61.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.61</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>23.59</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>0.96</v>
+        <v>3.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>4.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>4.83</v>
+        <v>3.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>6.96</v>
+        <v>4.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>113.1</v>
+        <v>6.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
-        <v>69.15</v>
+        <v>11.24</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>61.94</v>
+        <v>0.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>19.31</v>
+        <v>0.96</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
         <v>0.97</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>431.53</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>163.28</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>