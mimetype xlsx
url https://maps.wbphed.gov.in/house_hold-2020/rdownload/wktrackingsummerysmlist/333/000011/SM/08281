--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -832,54 +832,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>39.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.69</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1245,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>7.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1304,54 +1304,54 @@
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>16.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.7</v>
+        <v>33.4</v>
       </c>
       <c r="R11" s="4">
-        <v>99.97</v>
+        <v>199.93</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1363,88 +1363,88 @@
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>33.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>32.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>300.97</v>
       </c>
       <c r="P13" s="8">
-        <v>16.7</v>
+        <v>109.01</v>
       </c>
       <c r="Q13" s="8">
-        <v>5.55</v>
+        <v>36.22</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>