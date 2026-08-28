--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Azazi Gotha, Arazi Ramakantapur, Gotha, Madna (CT), Sadikpur, Sujanipara (313909, 313910, 313912, 313940, 313920 &amp; 313923) of Madna under Ground Water Based Water</t>
   </si>
   <si>
     <t>SM/08281</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sujanipara (Village code 313923) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001756899 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000045/2020-2021</t>
+  </si>
+  <si>
+    <t>528/MURD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>R.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Arazi Ramakantapur (Village code 313910) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001756899 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2020-2021</t>
+  </si>
+  <si>
+    <t>533/MURD</t>
+  </si>
+  <si>
+    <t>M H SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Gotha (Village code 313912) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0001756899 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000684/2020-2021</t>
+  </si>
+  <si>
+    <t>542 / MURD</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>06/04/2021</t>
+  </si>
+  <si>
+    <t>SHIRSHENDU MUKHERJEE</t>
+  </si>
+  <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Madna(CT) (Village code 313940) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001756899 in the District of Murshidabad.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000344/2021-2022</t>
   </si>
   <si>
     <t>2476/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>NOVELTY CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Gotha (Village code 313912) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0001756899 in the District of Murshidabad.</t>
-[...17 lines deleted...]
-    <t>SHIRSHENDU MUKHERJEE</t>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Gotha (Village code 313912) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID : 0001756899 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2020-2021</t>
+  </si>
+  <si>
+    <t>542/MURD</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sadikpur (Village code 313920) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0001756899 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000514/2020-2021</t>
+  </si>
+  <si>
+    <t>524/MURD</t>
+  </si>
+  <si>
+    <t>N. H. ENTERPRISE (PROP. NAJMUL HOQUE)</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Jeevan Mission of 1837nos household under command area of village of Panchgachhia, Arazi Ramakantapur,Gotha,Sadkpur( Village Code-313919, 313910, 313912, 313920) under Madna Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti-I Block under Murshidabad Division P.H.E Dte. (Scheme ID- 0001756899)</t>
   </si>
   <si>
     <t>ORD/000130/2022-2023</t>
   </si>
   <si>
     <t>1214/MURD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/07/2022</t>
   </si>
   <si>
     <t>SWAPAN DAS</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village SUJANIPARA (Village Code 313923) under MADNA Ground Water Based Water Supply Scheme for arsenic affected areas of SUTI-I Block in the District of Murshidabad. Tender no - 44 of 21-22 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001448/2021-2022</t>
+  </si>
+  <si>
+    <t>350-MSD/21-22</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Sujanipara (313923) of Madna under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti-I Block of Murshidabad District (PART-I)</t>
   </si>
   <si>
     <t>VCH/001288/2021-2022</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
-    <t>R.K. CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village PANCHGACHHIA (Village Code 313919) under MADNA Ground Water Based Water Supply Scheme for arsenic affected areas of SUTI-I Block in the District of Murshidabad. Tender no - 790 of 20-21 by EE MURD</t>
   </si>
   <si>
     <t>VCH/000294/2022-2023</t>
   </si>
   <si>
     <t>104-MSD/22-23</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>DIPAYAN DEY</t>
-  </si>
-[...58 lines deleted...]
-    <t>N. H. ENTERPRISE (PROP. NAJMUL HOQUE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,591 +829,591 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>39.3</v>
+        <v>33.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>35.25</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>89.69</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>7.73</v>
+        <v>16.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>199.93</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>79.18</v>
+        <v>7.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...2 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>33.77</v>
+        <v>39.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>35.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.69</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>15.99</v>
+        <v>7.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>33.77</v>
+        <v>33.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>33.78</v>
+        <v>79.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>7.73</v>
+        <v>33.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.46</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.56</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>16.7</v>
+        <v>33.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>33.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>199.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>33.02</v>
+        <v>15.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>32.9</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.64</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>300.97</v>