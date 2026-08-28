--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,165 +89,165 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Sekendra (314064) of Sekendra under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj-II Block of Murshidabad District (PART-I)</t>
   </si>
   <si>
     <t>SM/08280</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Preparation of D.P.R(Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS SEKENDRA PWSS Scheme, Block-RAGHUNATHGAUNGE-II to be Augmention/Rejuvination under Murshidabad Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/001139/2021-2022</t>
+  </si>
+  <si>
+    <t>3256/MURD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of SEKENDRA (Village code 314064) under SEKENDRA Ground Water Based Water Supply Scheme for Arsenic Affected Area of Raghunathganj-II Block, under Murshidabad Division, PHE Dte. Scheme ID 0005184141</t>
+  </si>
+  <si>
+    <t>ORD/001188/2021-2022</t>
+  </si>
+  <si>
+    <t>3977/MURD</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>19/06/2022</t>
+  </si>
+  <si>
+    <t>DOBAY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Continuation Work Order for Holding Awarness Progamme/campaigning programme at Gram Panchayet Level under Raghunathganj-II Block (Giria,Sekendra, Mithipur,Jotkamal,Dayarampur &amp; Sammatinagar ) in Murshidabad District in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division, P.H.E. Dte.(PART-A)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000066/2021-2022</t>
   </si>
   <si>
     <t>122 /JSD</t>
   </si>
   <si>
     <t>22/05/2021</t>
   </si>
   <si>
     <t>21/06/2021</t>
   </si>
   <si>
     <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R(Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS SEKENDRA PWSS Scheme, Block-RAGHUNATHGAUNGE-II to be Augmention/Rejuvination under Murshidabad Division, P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2021-2022</t>
   </si>
   <si>
     <t>540/13/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for Laying Distribution System ,FHTC, Construction of 1 (one) no Pump House (4.25m x 3.60m with sanitary and Water Supply Arrangement), Construction of 1 (one) no Toilet Block with sanitary and Water Supply Arrangement and 2(two) nos Pump House repairing. Repairing of Existing OHR Part for Augmentation of SEKENDRA PWSS in Raghunathganj-II Block , Jangipur Sub-Division under Murshidabad Division ,PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000758/2022-2023</t>
+  </si>
+  <si>
+    <t>445/MURD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>NAYLA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SHIFTING OF HT OVERHEAD LINE BR ERECTION XLPE UG CABLE AT GHANSHYAM CHAK PUMP HOUSE NO-I, ZONE-II</t>
   </si>
   <si>
     <t>BILL/00507/2022-2023</t>
   </si>
   <si>
     <t>588-MSD/22-23</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...37 lines deleted...]
-    <t>NAYLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -796,386 +796,386 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.38</v>
+        <v>6.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>6.68</v>
+        <v>159.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.68</v>
+        <v>80.23</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>50.32</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>21.96</v>
+        <v>2.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.92</v>
+        <v>21.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>159.44</v>
+        <v>255.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>255.21</v>
+        <v>3.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>449.58</v>
       </c>
       <c r="P9" s="8">
-        <v>6.68</v>
+        <v>112.05</v>
       </c>
       <c r="Q9" s="8">
-        <v>1.49</v>
+        <v>24.92</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>