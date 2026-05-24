--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -87,65 +87,50 @@
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Aurangabad (313981) of Aurangabad under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti - II Block of Murshidabad District (PART-I)</t>
   </si>
   <si>
     <t>SM/08275</t>
   </si>
   <si>
     <t>Retrofitting</t>
-  </si>
-[...13 lines deleted...]
-    <t>S.ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2021-2022</t>
   </si>
   <si>
     <t>540/9/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of AURANGABAD (Village code 313981) under AURANGABAD Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-II Block, under Murshidabad Division, PHE Dte.Scheme ID 0005184162</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/001155/2021-2022</t>
   </si>
@@ -570,70 +555,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -726,220 +711,163 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>67.38</v>
+        <v>42.35</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>42.35</v>
+        <v>309.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>137.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>44.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...25 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="A5" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>352.26</v>
+      </c>
+      <c r="P5" s="8">
+        <v>137.5</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>39.03</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>