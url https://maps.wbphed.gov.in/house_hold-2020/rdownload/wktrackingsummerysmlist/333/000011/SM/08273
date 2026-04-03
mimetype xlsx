--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -227,51 +227,51 @@
   <si>
     <t>701/MURD</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna ( Jal Jeevan Mission) and under command area of village of Chandpur (Village code 315552)under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block under Murshidabad Division, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000284/2022-2023</t>
   </si>
   <si>
     <t>1561/MURD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
-    <t>26/10/2025</t>
+    <t>23/02/2026</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Formal Work Order for :Augmentation of CHANDPUR Zone-I (Part -A) Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Nawda Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000359/2022-2023</t>
   </si>
   <si>
     <t>2083/MURD</t>
   </si>
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>TINA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1078,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>90.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>165.39</v>
+        <v>82.69</v>
       </c>
       <c r="R7" s="4">
-        <v>182.25</v>
+        <v>91.12</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="4">
         <v>98.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.92</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>50.85</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,88 +1322,88 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>355.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>41.23</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>11.61</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>917.54</v>
       </c>
       <c r="P12" s="8">
-        <v>256.54</v>
+        <v>82.69</v>
       </c>
       <c r="Q12" s="8">
-        <v>27.96</v>
+        <v>9.01</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>