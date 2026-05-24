--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1078,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>90.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>82.69</v>
+        <v>165.39</v>
       </c>
       <c r="R7" s="4">
-        <v>91.12</v>
+        <v>182.25</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="4">
         <v>98.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>49.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.85</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,88 +1322,88 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>355.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>41.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>11.61</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>917.54</v>
       </c>
       <c r="P12" s="8">
-        <v>82.69</v>
+        <v>256.54</v>
       </c>
       <c r="Q12" s="8">
-        <v>9.01</v>
+        <v>27.96</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>