--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -212,87 +212,87 @@
   <si>
     <t>05/09/2021</t>
   </si>
   <si>
     <t>M/S JAN MOHAMMAD</t>
   </si>
   <si>
     <t>Providing 365 nos Balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna within command area of village Tungi (Village code 315525) under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nowda Block, under Murshidabad Division, PHE Dte. Scheme ID - 0005186507 in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001710/2021-2022</t>
   </si>
   <si>
     <t>701/MURD</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
+    <t>Formal Work Order for :Augmentation of CHANDPUR Zone-I (Part -A) Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Nawda Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>2083/MURD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>TINA ROY</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna ( Jal Jeevan Mission) and under command area of village of Chandpur (Village code 315552)under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block under Murshidabad Division, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000284/2022-2023</t>
   </si>
   <si>
     <t>1561/MURD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/06/2026</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
-  </si>
-[...16 lines deleted...]
-    <t>TINA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1240,139 +1240,139 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>126.1</v>
+        <v>355.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>41.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>11.61</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>355.12</v>
+        <v>126.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>41.23</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>11.61</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>917.54</v>