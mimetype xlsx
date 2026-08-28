--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Tungi, Chandpur, Patikabari (315525, 315552 &amp; 315550) of Chandpur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nawda Block of Murshid</t>
   </si>
   <si>
     <t>SM/08273</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Tungi ( Village Code -315525) under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005186507)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000058/2021-2022</t>
+  </si>
+  <si>
+    <t>1211/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2021</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Goghata ( Village Code -315526) under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005186507)</t>
+  </si>
+  <si>
+    <t>ORD/000435/2021-2022</t>
+  </si>
+  <si>
+    <t>1699/MURD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>05/09/2021</t>
+  </si>
+  <si>
+    <t>M/S JAN MOHAMMAD</t>
+  </si>
+  <si>
+    <t>Repairing and Refilling of filter media with allied works of Iron Elemination Plant (I.E.P) at Chandpur W/S Scheme, under Berhampore Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001345/2021-2022</t>
+  </si>
+  <si>
+    <t>12/BSD</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATER TREATMENT ENGINEERS PVT LTD.</t>
+  </si>
+  <si>
+    <t>Providing 365 nos Balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna within command area of village Tungi (Village code 315525) under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nowda Block, under Murshidabad Division, PHE Dte. Scheme ID - 0005186507 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001710/2021-2022</t>
+  </si>
+  <si>
+    <t>701/MURD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna ( Jal Jeevan Mission) and under command area of village of Chandpur (Village code 315552)under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block under Murshidabad Division, PHE Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1561/MURD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) village of Patikabari (Village Code-315550) under Chandpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nowda Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000522/2022-2023</t>
+  </si>
+  <si>
+    <t>2498/MURD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. SINHA &amp; SONS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for :Augmentation of CHANDPUR Zone-I (Part -A) Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Nawda Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>2083/MURD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>TINA ROY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2021-2022</t>
+  </si>
+  <si>
+    <t>539/7/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>AND REFILLING OF FILTER MEDIA WITH ALLIED WORKS OF IEP OF CHANDPUR WSS, TNO- 143/21-22/EE</t>
   </si>
   <si>
     <t>VCH/000042/2022-2023</t>
   </si>
   <si>
     <t>38-MSD/22-23</t>
   </si>
   <si>
     <t>21/04/2022</t>
-  </si>
-[...148 lines deleted...]
-    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,560 +819,560 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.85</v>
+        <v>90.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>165.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>182.25</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.85</v>
+        <v>52.35</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.46</v>
+        <v>4.85</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>183.88</v>
+        <v>98.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>49.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.85</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>90.75</v>
+        <v>126.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>165.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>182.25</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>52.35</v>
+        <v>183.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>98.18</v>
+        <v>355.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.92</v>
+        <v>41.23</v>
       </c>
       <c r="R9" s="4">
-        <v>50.85</v>
+        <v>11.61</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>355.12</v>
+        <v>1.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>41.23</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>11.61</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>126.1</v>
+        <v>4.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>917.54</v>