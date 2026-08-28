--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -125,75 +125,75 @@
   <si>
     <t>PROJECT INDIA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) in connection with (Jal Jeevan Mission ) and under command area of village of Bhagirathpur (Village Code -314699) under Bhagirathpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkol Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000642/2022-2023</t>
   </si>
   <si>
     <t>3342/MURD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>14/01/2023</t>
   </si>
   <si>
     <t>PROSENJIT DAS</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village BHAGIRATHPUR (Village Code 314699) under BHAGIRATHPUR Ground Water Based Water Supply Scheme for arsenic affected areas of DOMKAL Block in the District of Murshidabad. Tender no - 105 of 20-21 by SE MC</t>
+  </si>
+  <si>
+    <t>VCH/001458/2021-2022</t>
+  </si>
+  <si>
+    <t>358-MSD/21-22</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R(Consultancy work) in connection with the Functional Household Connection of different existing PWSS (Momenpur PWSS Scheme,Block- Domkal)to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte. Tender no - 376 of 21-22 by EE MSD, and Scheme Code: 8272</t>
   </si>
   <si>
     <t>VCH/000035/2022-2023</t>
   </si>
   <si>
     <t>13-MSD/22-23</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
-  </si>
-[...10 lines deleted...]
-    <t>09/03/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,111 +851,111 @@
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>4.88</v>
+        <v>56.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>56.97</v>
+        <v>4.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>