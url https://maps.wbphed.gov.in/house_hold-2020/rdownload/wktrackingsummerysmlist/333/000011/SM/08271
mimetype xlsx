--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -772,54 +772,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>75.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>29.27</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -890,54 +890,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>113.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>66.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.82</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -951,54 +951,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>89.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.07</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1042,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>333.79</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>115.11</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>34.49</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>