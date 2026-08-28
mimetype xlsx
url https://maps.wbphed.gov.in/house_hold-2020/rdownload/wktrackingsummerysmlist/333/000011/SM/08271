--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Kuchemora, Sahadiar, Aminabad (314735, 314736, 314730) of Aminabad under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Mursh</t>
   </si>
   <si>
     <t>SM/08271</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Kuchemora (Village code 314735) under Aminabad Ground Water Supply Scheme for Arsenic Affected Area of DomkalBlock, under Murshidabad Division, PHE Dte. Scheme ID: 0001723383 (Sl-05)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000367/2021-2022</t>
+  </si>
+  <si>
+    <t>2533/MURD</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>M/S UNIVERSAL TRADING</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sahadiar (Village code 314736) under Aminabad Ground Water Based water Supply Scheme for Arsenic Affected Area of Domkal Block, under Murshidabad Division, PHE Dte. Scheme ID 0001723383 (Sl No-6)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000288/2021-2022</t>
   </si>
   <si>
     <t>1550/MURD</t>
   </si>
   <si>
     <t>23/06/2021</t>
   </si>
   <si>
     <t>20/12/2021</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTRURING PVT. LTD.</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Kuchemora, Sahadiar, Aminabad (314735, 314736, 314730) of Aminabad under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District (PART-I), TNO- 112/20-21/SE-MC</t>
   </si>
   <si>
     <t>VCH/000670/2021-2022</t>
   </si>
   <si>
     <t>150-MSD/21-22</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connections (FHTC) under Jal Swapna ( Jal Jeevan Mission) under command area of Aminabad (Village code 314730), under Aminabad Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID 0001723383)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000332/2022-2023</t>
   </si>
   <si>
     <t>1699/MURD</t>
   </si>
   <si>
     <t>29/06/2022</t>
   </si>
   <si>
     <t>27/10/2022</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S UNIVERSAL TRADING</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2021-2022</t>
   </si>
   <si>
     <t>541/4/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -769,236 +769,236 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>75.82</v>
+        <v>89.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>22.19</v>
+        <v>25.99</v>
       </c>
       <c r="R3" s="4">
-        <v>29.27</v>
+        <v>29.07</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>53.58</v>
+        <v>75.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.27</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>113.8</v>
+        <v>53.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>66.93</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>58.82</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>89.39</v>
+        <v>113.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>25.99</v>
+        <v>66.93</v>
       </c>
       <c r="R6" s="4">
-        <v>29.07</v>
+        <v>58.82</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>