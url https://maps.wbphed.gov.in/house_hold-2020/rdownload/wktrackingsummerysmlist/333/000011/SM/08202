--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1604,54 +1604,54 @@
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>4.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>98.84</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1663,54 +1663,54 @@
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>4.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>21.92</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1724,54 +1724,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>1.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.52</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>253.74</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1783,54 +1783,54 @@
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P13" s="4">
         <v>4.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.32</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.08</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1842,54 +1842,54 @@
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P14" s="4">
         <v>4.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.1</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>98.98</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1901,54 +1901,54 @@
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>4.14</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.13</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1960,54 +1960,54 @@
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>4.76</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.05</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>63.95</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2021,54 +2021,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P17" s="4">
         <v>41.32</v>
       </c>
       <c r="Q17" s="4">
-        <v>18.65</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>45.13</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2082,54 +2082,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
         <v>4.72</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.62</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>97.9</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2143,54 +2143,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>4.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.58</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>98.15</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2204,54 +2204,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P20" s="4">
         <v>4.43</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.27</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>96.47</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2263,54 +2263,54 @@
         <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
         <v>0.91</v>
       </c>
       <c r="Q21" s="4">
-        <v>2.22</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>244.27</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2324,54 +2324,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>1.97</v>
       </c>
       <c r="Q22" s="4">
-        <v>1.91</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>96.7</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2385,54 +2385,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P23" s="4">
         <v>4.72</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.69</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2446,54 +2446,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P24" s="4">
         <v>4.67</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.61</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>98.7</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2507,54 +2507,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P25" s="4">
         <v>4.68</v>
       </c>
       <c r="Q25" s="4">
-        <v>4.37</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>93.27</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2568,54 +2568,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P26" s="4">
         <v>0.69</v>
       </c>
       <c r="Q26" s="4">
-        <v>1.93</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>277.99</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2629,54 +2629,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>148</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P27" s="4">
         <v>0.89</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.35</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>263.9</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2690,54 +2690,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>155</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P28" s="4">
         <v>0.91</v>
       </c>
       <c r="Q28" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>263.58</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2751,54 +2751,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>155</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P29" s="4">
         <v>2.33</v>
       </c>
       <c r="Q29" s="4">
-        <v>2.32</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2981,54 +2981,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P33" s="4">
         <v>56.35</v>
       </c>
       <c r="Q33" s="4">
-        <v>23.35</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>41.43</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>1</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3040,54 +3040,54 @@
         <v>181</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="P34" s="4">
         <v>3.05</v>
       </c>
       <c r="Q34" s="4">
-        <v>2.75</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>90.29</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3101,54 +3101,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P35" s="4">
         <v>19.82</v>
       </c>
       <c r="Q35" s="4">
-        <v>19.72</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>99.47</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3160,88 +3160,88 @@
         <v>192</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P36" s="4">
         <v>17.67</v>
       </c>
       <c r="Q36" s="4">
-        <v>15.87</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>89.81</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>198</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>968.54</v>
       </c>
       <c r="P37" s="8">
-        <v>146.38</v>
+        <v>0</v>
       </c>
       <c r="Q37" s="8">
-        <v>15.11</v>
+        <v>0</v>
       </c>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>