--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,567 +89,567 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Barua(P), Meliani, Mirzapur, Kumarpur, Mahyampur, Giridharipur &amp; Jalalpur (315619, 315614, 315615, 315597, 315612, 315613 &amp; 315595) of Mahyampur under Ground Water B</t>
   </si>
   <si>
     <t>SM/08202</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying of distribution system pipe line and connection with street stand post and Construction of soat well in connection with Dengue control for different Health Sub Centre (1) Miezapur Mid section Sc 2) Mirzapur Sitalpara Sc.3) Mahyampur SC.4) Notunpara RCH SC under Berhampore Sub division. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000736/2020-2021</t>
+  </si>
+  <si>
+    <t>269/BSD</t>
+  </si>
+  <si>
+    <t>13/10/2020</t>
+  </si>
+  <si>
+    <t>28/10/2020</t>
+  </si>
+  <si>
+    <t>PRADIP MAHATO</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Barua (P) (Village code 315619) under Mahyampur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Beldanga-I Block, under Murshidabad Division, PHE Dte.Scheme ID 000958825 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000182/2020-2021</t>
+  </si>
+  <si>
+    <t>3135/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2020</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>AMAL KUMAR DAS</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Mahyampur (Village code 315612) under Mahyampur Surface Water Based Water Supply Scheme for Arsenic Affected Area of Beldanga-I Block, under Murshidabad Division, PHE Dte.(Sl No-02)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000423/2021-2022</t>
   </si>
   <si>
     <t>2538/MURD</t>
   </si>
   <si>
     <t>19/08/2021</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>TEKNO ENTERPRISE</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Mirzapur(Village code 315615) under Mahyampur Surface Based Water Supply Scheme for Arsenic Affected Area of Beldanga-I Block, under Murshidabad Division, PHE Dte. (Scheme ID 000958825)</t>
   </si>
   <si>
     <t>ORD/000853/2021-2022</t>
   </si>
   <si>
     <t>3328/MURD</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>S. ENTERPRISE (PROP: SAIRUL ISLAM)</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Jalalpur (Village code 315595) under Mahyampur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Beldanga-I Block, under Murshidabad Division, PHE Dte. Scheme ID - 000958825 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2021-2022</t>
+  </si>
+  <si>
+    <t>2535/MURD</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>M/S. BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>Formal work order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Kumarpur (Village code 315597) under Mahyampur Surface Water Based Water Supply Scheme for Arsenic Affected Area of Beldanga-I Block, under Murshidabad Division, PHE Dte. Scheme ID - 000958825 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2020-2021</t>
+  </si>
+  <si>
+    <t>541/MURD</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>04/08/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Barua (P) (Village code 315619) under Mahyampur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Beldanga-I Block, under Murshidabad Division, PHE Dte.Scheme ID 000958825 in the District of Murshidabad.3135/MURD, 11/12/2020</t>
+  </si>
+  <si>
+    <t>VCH/000669/2021-2022</t>
+  </si>
+  <si>
+    <t>173-MSD/21-22</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) and allied works in connection with Jal Swapna (JJM) from existing distribution system within the command area of village Kumarpur (Villagae Code 315597) under MAHYAMPUR surface based water supply scheme for arsenic affected aread of Beldanga-I Block in the dist of MSD PHE DTE. Tender no 88 of 21-21 by SE MC</t>
   </si>
   <si>
     <t>VCH/000244/2021-2022</t>
   </si>
   <si>
     <t>35-MSD / 21-22</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
-    <t>DECON INDIA</t>
-[...14 lines deleted...]
-    <t>AMAL KUMAR DAS</t>
+    <t>Additional work of laying of distribution system pipe line for providing Funtional Household Tap connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Kumarpur (village code 315597) under Mahyampur surface Water Supply Scheme for Arsenic affected areas of Beldanga-I Block in Murshidabad Division PHE Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/001769/2021-2022</t>
+  </si>
+  <si>
+    <t>102/BSD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>S.K. CONSTRUCTION (SUDIP KUMAR SANYAL)</t>
+  </si>
+  <si>
+    <t>Repairing of Rising main pipe line and allied works along the Rising main pipe line at western side of Beldanga C.R.G.S School , Diamond Nursing home, Beside Beldanga Rural Hospital and Panchraha More connection with FHTC work in the village Madda( Village Code-315603) Under Beldanga Municipality Water Supply scheme under Berhampore Sub Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000574/2022-2023</t>
+  </si>
+  <si>
+    <t>2942/MURD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>PRADIP DAS</t>
+  </si>
+  <si>
+    <t>Formal work order for Hiring of Maxicab ( Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on Daily hire basis for official use of the Superintending Engineer, Murshidabad Circle,PHE Dte.[Period for 01(One) Year] for the month of February 2022 to January 2023</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/002101/2021-2022</t>
+  </si>
+  <si>
+    <t>168/MURD</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>HASNA BEWA</t>
+  </si>
+  <si>
+    <t>Name of Work:- Hiring of Maxi cab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer, Lalbagh Sub-Division, P.H.E Dte. for 01 (One) year.</t>
+  </si>
+  <si>
+    <t>ORD/000559/2022-2023</t>
+  </si>
+  <si>
+    <t>291/LSD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Jeevan Mission under command area of village of Jalalpur (Village Code -315595) Part-B under Mahyampur surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. In the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000736/2022-2023</t>
+  </si>
+  <si>
+    <t>260/BSD</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kumarpur (Village Code -315597) Part B under Mahyampur surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2022-2023</t>
+  </si>
+  <si>
+    <t>262/BSD</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kumarpur (Village Code -315597) Part C under Mahyampur surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000741/2022-2023</t>
+  </si>
+  <si>
+    <t>268/BSD</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>24/07/2022</t>
+  </si>
+  <si>
+    <t>BIJOY KUMAR SANYAL</t>
+  </si>
+  <si>
+    <t>Work Order for Hiring of Maxicab (Non-Air Condition, Bharat stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer, Jangipur Sub-Division,P.H.E Dte. [Period for 01 (One) Year] i.e. from 18.04.2022 to 17.04.2023.[Vehicle No-WB57E7960]</t>
+  </si>
+  <si>
+    <t>ORD/000623/2022-2023</t>
+  </si>
+  <si>
+    <t>205/JSD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>MAJIBUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Repairing And Renovation of R.C.C. elevated reservoir (1.50 Lakh Gallon capacity) of staging hight 24.0 Mtr. At Mahyampur Water Supply under Berhampore Sub Division, P.H.E. Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/001646/2021-2022</t>
+  </si>
+  <si>
+    <t>555/MURD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>GHOSH BUILDERS (PROP-CHAITANYA GHOSH)</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Barua (p) (Village Code -315619) under Mahyampur Surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000762/2022-2023</t>
+  </si>
+  <si>
+    <t>284/BSD</t>
+  </si>
+  <si>
+    <t>MD. MASUD SK.</t>
+  </si>
+  <si>
+    <t>Hiring of 01 (One) no . Diesel Bolero /Marshal Car for official use having for contract carriage permit from the Reginal Transport Authority for the office of the Assistant Engineer , Islampur Sub-Division, P.HE Dte, Murshidabad for the period from 01/10/2022 to 31/03/2023 (i.e six months). (Vechicle No. W.B-57E-9142)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000895/2022-2023</t>
+  </si>
+  <si>
+    <t>415/ISD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
+  </si>
+  <si>
+    <t>Further to Hiring of one no. Mahindra &amp; Mahindra make Bolero Diesel passenger car for official use of the Assistant Engineer, Berhampore Sub-Division,P. H. Engineering Dte. for 06(Six) Months. (Period from 01.07.2022 to 31.12.2022)</t>
+  </si>
+  <si>
+    <t>ORD/000760/2022-2023</t>
+  </si>
+  <si>
+    <t>283/BSD</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Bishnnagar (Village Code -315605) PART-B under Beldanga Municipality surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000754/2022-2023</t>
+  </si>
+  <si>
+    <t>279/BSD</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>NAYLA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Bishnnagar (Village Code -315605) Part-E under Beldanga Municipality surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000747/2022-2023</t>
+  </si>
+  <si>
+    <t>275/BSD</t>
+  </si>
+  <si>
+    <t>MASTER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Further to Hiring of one no. Mahindra &amp; Mahindra make Bolero Diesel passenger car for official use of the Assistant Engineer, Berhampore Sub-Division,P. H. Engineering Dte. for 06(Six) Months. (Period from 01.01.2023 to 30.06.2023)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000931/2022-2023</t>
+  </si>
+  <si>
+    <t>291/BSD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>Construction of approach road with Cement Concrete for Head works site of Loknathpur Zone-II Water Supply Scheme under Berhampore Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000965/2022-2023</t>
+  </si>
+  <si>
+    <t>259/BSD</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Bishnnagar (Village Code -315605) Part-A under Beldanga Municipality surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000752/2022-2023</t>
+  </si>
+  <si>
+    <t>277/BSD</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Bishnnagar (Village Code -315605) Part-D under Beldanga Municipality surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000753/2022-2023</t>
+  </si>
+  <si>
+    <t>278/BSD</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Bishnnagar (Village Code -315605) Part-C under Beldanga Municipality surface Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -I Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>276/BSD</t>
   </si>
   <si>
     <t>Supply of different dia Sluice Valve, CI Specials &amp; Different dia jeffy coupling under LSD PHE DTE. Tender no - 27 of 21-22 by AE LSD</t>
   </si>
   <si>
     <t>VCH/001380/2021-2022</t>
   </si>
   <si>
     <t>317-MSD/21-22</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>MADAN MOHAN SASMAL</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of Village MIRZAPUR (Village Code 315615) under MAHYAMPUR Ground Water Based Water Supply Scheme for arsenic affected areas of BELDANGA-I Block under Murshidabad Div Phe DTE in the District of Murshidabad. Tender no - 65 of 21-22 by SE MC</t>
   </si>
   <si>
     <t>VCH/000012/2022-2023</t>
   </si>
   <si>
     <t>05-MSD/22-23</t>
   </si>
   <si>
     <t>20/04/2022</t>
   </si>
   <si>
     <t>S.ENTERPRISE</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION)' from existing Distribution system within the Command area of village MAHYAMPUR (Village Code 315612) under MAHYAMPUR Surface Water Based Water Supply Scheme for arsenic affected areas of Beldanga-I Block in the District of Murshidabad. Tender no - 18 of 21-22 by SE MC</t>
   </si>
   <si>
     <t>VCH/001517/2021-2022</t>
   </si>
   <si>
     <t>425-MSD/21-22</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
-    <t>Additional work of laying of distribution system pipe line for providing Funtional Household Tap connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Kumarpur (village code 315597) under Mahyampur surface Water Supply Scheme for Arsenic affected areas of Beldanga-I Block in Murshidabad Division PHE Dte. in the District of Murshidabad.</t>
-[...232 lines deleted...]
-  <si>
     <t>Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/ LPG/ CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for offical use for the Office of the Assistant Engineer, Islampur Sub-Division, P.H.E Dte. for 06 (Six) months (120 days)</t>
   </si>
   <si>
     <t>ORD/000896/2022-2023</t>
   </si>
   <si>
     <t>164/ISD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>HAMIDUL ISLAM</t>
   </si>
   <si>
-    <t>Hiring of 01 (One) no . Diesel Bolero /Marshal Car for official use having for contract carriage permit from the Reginal Transport Authority for the office of the Assistant Engineer , Islampur Sub-Division, P.HE Dte, Murshidabad for the period from 01/10/2022 to 31/03/2023 (i.e six months). (Vechicle No. W.B-57E-9142)</t>
-[...49 lines deleted...]
-  <si>
     <t>RESTORATION OF DAMAGE PORTION OF ROAD DUE TO LAYING OF PHE PIPE LINE OF PURANDAPUR HIZOL</t>
   </si>
   <si>
+    <t>BILL/00974/2023-2024</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
+  </si>
+  <si>
     <t>BILL/01002/2023-2024</t>
   </si>
   <si>
     <t>441-MSD/2023-24</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
-[...7 lines deleted...]
-  <si>
     <t>Physical site visit to check the okd RC overhead water tank at satitara and Gokarna at Kandi under MSD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00153/2023-2024</t>
   </si>
   <si>
     <t>31-MSD/2023-24</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>SRCC NIT DURGAPUR</t>
-  </si>
-[...64 lines deleted...]
-    <t>GHOSH BUILDERS (PROP-CHAITANYA GHOSH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1198,2050 +1198,2050 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>216.16</v>
+        <v>1.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.7</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>225.77</v>
+        <v>41.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>31.77</v>
+        <v>216.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>21.03</v>
+        <v>225.77</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.86</v>
+        <v>19.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>78.9</v>
+        <v>56.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.35</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>41.43</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>96.69</v>
+        <v>21.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>4.68</v>
+        <v>31.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>4.8</v>
+        <v>4.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>1.78</v>
+        <v>3.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>90.29</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>4.36</v>
+        <v>4.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>21.92</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>4.14</v>
+        <v>1.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>253.74</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>4.14</v>
+        <v>4.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>4.76</v>
+        <v>4.14</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>41.32</v>
+        <v>4.14</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>4.72</v>
+        <v>4.76</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>63.95</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>4.67</v>
+        <v>17.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>15.87</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>89.81</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
         <v>4.43</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>96.47</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>127</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="P21" s="4">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>263.9</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="P22" s="4">
-        <v>1.97</v>
+        <v>0.91</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>244.27</v>
       </c>
       <c r="S22" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
         <v>4.72</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="P24" s="4">
-        <v>4.67</v>
+        <v>4.72</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>97.9</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>94</v>
+        <v>151</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>95</v>
+        <v>152</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="P25" s="4">
-        <v>4.68</v>
+        <v>0.91</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>263.58</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="P26" s="4">
-        <v>0.69</v>
+        <v>2.33</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>151</v>
+        <v>107</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="P27" s="4">
-        <v>0.89</v>
+        <v>4.67</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>158</v>
+        <v>107</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="P28" s="4">
-        <v>0.91</v>
+        <v>4.67</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="P29" s="4">
-        <v>2.33</v>
+        <v>4.68</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="P30" s="4">
-        <v>45.36</v>
+        <v>3.86</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L31" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>173</v>
+      </c>
       <c r="M31" s="4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="P31" s="4">
-        <v>45.36</v>
+        <v>78.9</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>175</v>
+        <v>45</v>
       </c>
       <c r="P32" s="4">
-        <v>1.18</v>
+        <v>96.69</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="P33" s="4">
-        <v>56.35</v>
+        <v>0.69</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>277.99</v>
       </c>
       <c r="S33" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="L34" s="4"/>
       <c r="M34" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="P34" s="4">
-        <v>3.05</v>
+        <v>45.36</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>187</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L35" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O35" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>19.82</v>
+        <v>45.36</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P36" s="4">
-        <v>17.67</v>
+        <v>1.18</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>198</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>968.54</v>
       </c>
       <c r="P37" s="8">
-        <v>0</v>
+        <v>146.38</v>
       </c>
       <c r="Q37" s="8">
-        <v>0</v>
+        <v>15.11</v>
       </c>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>