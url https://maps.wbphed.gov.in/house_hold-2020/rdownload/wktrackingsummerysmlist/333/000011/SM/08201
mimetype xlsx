--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Garaimari ( 314734 ) of Garaimari under Ground Water Based Water Supply Scheme for arsenic affected areas of Domkal Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>SM/08201</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal work order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Garaimari (Village code 314734) under Garaimari Ground Water Based Water Supply Scheme for Arsenic Affected Area of Domkal Block, under Murshidabad Division, PHE Dte. (Scheme ID 0005019114)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000188/2020-2021</t>
+  </si>
+  <si>
+    <t>665/MURD</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village GORAIMARI (Village Code 314734) under GORAIMARI Ground Water Based Water Supply Scheme for arsenic affected areas of DOMKAL Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>VCH/001486/2021-2022</t>
   </si>
   <si>
     <t>421-MSD/21-22</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE( A UNIT OF SAKET TREXIM PVT.LTD.)</t>
-  </si>
-[...22 lines deleted...]
-    <t>ALOK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,170 +696,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>137.73</v>
+        <v>390.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>78.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>390.36</v>
+        <v>137.73</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>528.09</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>78.33</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>14.83</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>