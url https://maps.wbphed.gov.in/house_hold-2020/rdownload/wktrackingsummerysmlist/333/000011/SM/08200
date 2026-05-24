--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>88.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>36.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1107,54 +1107,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>4.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.34</v>
+        <v>8.67</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1168,54 +1168,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>90.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>51.51</v>
+        <v>103.02</v>
       </c>
       <c r="R9" s="4">
-        <v>56.76</v>
+        <v>113.53</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1263,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>336.19</v>
       </c>
       <c r="P11" s="8">
-        <v>55.85</v>
+        <v>147.87</v>
       </c>
       <c r="Q11" s="8">
-        <v>16.61</v>
+        <v>43.99</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>