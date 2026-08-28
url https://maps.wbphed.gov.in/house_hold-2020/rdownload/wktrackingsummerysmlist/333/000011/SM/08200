--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Khayramari ( 314604) of Khayramari under Ground Water Based Water Supply Scheme for arsenic affected areas of Jalangi Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>SM/08200</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Khayramari (Village Code -314604)(Part-I) &amp; adjoining habitation under Khayramari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184125)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000295/2021-2022</t>
+  </si>
+  <si>
+    <t>2300/MURD</t>
+  </si>
+  <si>
+    <t>02/08/2021</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
+  </si>
+  <si>
     <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Khayramari ( Village Code -314604)(Part-III) &amp; adjoining habitation under Khayramari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184125)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000352/2021-2022</t>
   </si>
   <si>
     <t>2501/MURD</t>
   </si>
   <si>
     <t>17/08/2021</t>
   </si>
   <si>
     <t>16/10/2021</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Khayramari ( Village Code -314604)(Part-II) &amp; adjoining habitation under Khayramari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184125)</t>
+  </si>
+  <si>
+    <t>ORD/000334/2021-2022</t>
+  </si>
+  <si>
+    <t>2435/MURD</t>
+  </si>
+  <si>
+    <t>12/08/2021</t>
+  </si>
+  <si>
+    <t>11/10/2021</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE (PROP. JESMIN KHATUN)</t>
+  </si>
+  <si>
+    <t>Preparation of an Audio Video docomentory programme for Awarness of Functional Household Tape Connection(FHTC) under Jal Swapna Programme at different Gram Panchayet which covered by different water supply scheme under Berhampore Sub-Division under Murshidabad Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000449/2021-2022</t>
+  </si>
+  <si>
+    <t>299/BSD</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>12/09/2021</t>
+  </si>
+  <si>
+    <t>IMAGIN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Khayramari (Village Code -314604)(Part-I) &amp; adjoining habitation under Khayramari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184125) Tender no - 244 of 21-22 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001439/2021-2022</t>
+  </si>
+  <si>
+    <t>338-MSD/21-22</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Harekrishnapur ( Village Code -314624) under Khayramari Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184125) Tender no - 243 of 21-22 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001385/2021-2022</t>
+  </si>
+  <si>
+    <t>333-MSD/21-22</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>SINGHA AND CO.(PROP:PARTHA PROTIM SINGHA)</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R(Consultancy work)in connection with the Functional Household Connection of different existing PWSS (Khairamari PWSS Scheme,Block- Jalangi) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte. Tender no - 367 of 21-22 by EE MSD, and Scheme Code: 8200</t>
   </si>
   <si>
     <t>VCH/000039/2022-2023</t>
   </si>
   <si>
     <t>13-MSD/22-23</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza of Khayramari under Ground Water Based Water Supply Scheme for arsenic affected areas of Jalangi Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>VCH/001294/2021-2022</t>
   </si>
   <si>
     <t>17/02/2022</t>
-  </si>
-[...88 lines deleted...]
-    <t>BISWAS ENTERPRISE (PROP. JESMIN KHATUN)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,469 +817,469 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>88.6</v>
+        <v>90.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>36.18</v>
+        <v>103.02</v>
       </c>
       <c r="R3" s="4">
-        <v>40.83</v>
+        <v>113.53</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.31</v>
+        <v>88.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>36.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>9.83</v>
+        <v>92.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.7</v>
+        <v>4.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>9.83</v>
+        <v>31.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.34</v>
+        <v>9.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>90.75</v>
+        <v>8.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>103.02</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>113.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>92.84</v>
+        <v>9.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>336.19</v>