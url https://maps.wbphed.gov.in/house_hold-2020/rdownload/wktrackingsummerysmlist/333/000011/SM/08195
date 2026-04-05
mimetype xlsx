--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,53 @@
     <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Jafrabad ( Village Code -313872) &amp; (adjoining habitation) (Part-IV) under Kankuria &amp; Jafrabad Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006303234)</t>
   </si>
   <si>
     <t>ORD/000404/2021-2022</t>
   </si>
   <si>
     <t>2536/MURD</t>
   </si>
   <si>
     <t>19/08/2021</t>
   </si>
   <si>
     <t>18/10/2021</t>
   </si>
   <si>
     <t>M/S. M.R. CONSTRUCTION (PROP: MASUD RANA)</t>
   </si>
   <si>
     <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal JeevanMission ) and under command area of village of Jafrabad ( Village Code -313872 &amp; adjoining habitation (Part-III) under Kankuria&amp;Jafrabad Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006303234)</t>
   </si>
   <si>
     <t>ORD/000409/2021-2022</t>
   </si>
   <si>
     <t>2539/MURD</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
   </si>
   <si>
     <t>IKON CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1136,54 +1139,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>4.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>87.4</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1198,54 @@
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>4.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1254,54 +1257,54 @@
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.6</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>95.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1313,54 +1316,54 @@
         <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1372,54 +1375,54 @@
         <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>4.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1431,54 +1434,54 @@
         <v>65</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>4.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.73</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.36</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1825,97 +1828,97 @@
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P19" s="4">
         <v>80.14</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>400.34</v>
       </c>
       <c r="P20" s="8">
-        <v>27.95</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="8">
-        <v>6.98</v>
+        <v>0</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>