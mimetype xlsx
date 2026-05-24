--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1139,54 +1139,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>4.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.4</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1198,54 @@
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>4.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1257,54 +1257,54 @@
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1316,54 +1316,54 @@
         <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1375,54 +1375,54 @@
         <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>4.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1434,54 @@
         <v>65</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>4.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1871,54 +1871,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>400.34</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>27.95</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>6.98</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>