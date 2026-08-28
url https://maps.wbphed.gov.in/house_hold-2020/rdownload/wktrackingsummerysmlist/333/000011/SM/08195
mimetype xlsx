--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,267 +89,267 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Kankuria (313873) of Kankuria &amp; Jafrabad under Ground Water Based Water Supply Scheme for arsenic affected areas of Samserganj Block of Murshidabad District ( PART-</t>
   </si>
   <si>
     <t>SM/08195</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal JeevanMission ) and under command area of village of Jafrabad ( Village Code -313872 &amp; adjoining habitation (Part-III) under Kankuria&amp;Jafrabad Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006303234)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000409/2021-2022</t>
+  </si>
+  <si>
+    <t>2539/MURD</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>IKON CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Jafrabad ( Village Code -313872) &amp; (adjoining habitation) (Part-IV) under Kankuria &amp; Jafrabad Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006303234)</t>
+  </si>
+  <si>
+    <t>ORD/000404/2021-2022</t>
+  </si>
+  <si>
+    <t>2536/MURD</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>M/S. M.R. CONSTRUCTION (PROP: MASUD RANA)</t>
+  </si>
+  <si>
     <t>work of Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria &amp; Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0006303234) (Part-A).</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001259/2021-2022</t>
   </si>
   <si>
     <t>379/JSD</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>30/01/2022</t>
   </si>
   <si>
     <t>S.D PROJECT</t>
   </si>
   <si>
     <t>work of Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria &amp; Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0006303234) (Part-B).</t>
   </si>
   <si>
     <t>ORD/001260/2021-2022</t>
   </si>
   <si>
     <t>380/JSD</t>
   </si>
   <si>
+    <t>work of Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria &amp; Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0006303234) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/001257/2021-2022</t>
+  </si>
+  <si>
+    <t>377/JSD</t>
+  </si>
+  <si>
+    <t>R.K.CONSTRUCTION(SOHEL RANA KHAN)</t>
+  </si>
+  <si>
+    <t>Work of Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria &amp; Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0006303234) (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/001288/2021-2022</t>
+  </si>
+  <si>
+    <t>395/JSD</t>
+  </si>
+  <si>
+    <t>M/S. SRM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of (300 mm x 200 mm) dia Big dia tube well 75 mtr. Deep by direct rotary rig method using UPVC Pipe and RDS filter at Village Kankuria (Village Code-313873) in connection with FHTC work of Kankuria Jafrabad Water Supply Scheme (Scheme ID- 0006303234) of Jangipur Sub-Division, Under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000093/2022-2023</t>
   </si>
   <si>
     <t>239/JSD</t>
   </si>
   <si>
     <t>05/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>MOTI RAHAMAN</t>
   </si>
   <si>
     <t>Supply of UPVC Pipe and RDS filter for the work of Sinking of (300 mm x 200 mm) dia Big dia tube well at Village Kankuria (Village Code:-313873) in connection with FHTC work of Kankuria Jafrabad Water Supply Scheme (Scheme Id:-0006303234) of Jangipur Sub-Division, Under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000094/2022-2023</t>
   </si>
   <si>
     <t>240/JSD</t>
   </si>
   <si>
-    <t>Work of Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria &amp; Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0006303234) (Part-C)</t>
-[...20 lines deleted...]
-    <t>R.K.CONSTRUCTION(SOHEL RANA KHAN)</t>
+    <t>Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0001723168) (Part-H).</t>
+  </si>
+  <si>
+    <t>ORD/001751/2021-2022</t>
+  </si>
+  <si>
+    <t>120/JSD</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0001723168) (Part-F).</t>
+  </si>
+  <si>
+    <t>ORD/001750/2021-2022</t>
+  </si>
+  <si>
+    <t>119/JSD</t>
   </si>
   <si>
     <t>Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0001723168) (Part-G).</t>
   </si>
   <si>
     <t>ORD/001759/2021-2022</t>
   </si>
   <si>
     <t>125/JSD</t>
   </si>
   <si>
-    <t>22/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>YOUSUF ENTERPRISE</t>
   </si>
   <si>
     <t>Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0001723168) (Part-E)</t>
   </si>
   <si>
     <t>ORD/001749/2021-2022</t>
   </si>
   <si>
     <t>118/JSD</t>
   </si>
   <si>
-    <t>Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Kankuria (Village Code-313873) under Kankuria Jafrabad Ground Water Based water supply scheme for Arsenic Affected Areas of Samserganj Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0001723168) (Part-F).</t>
-[...14 lines deleted...]
-    <t>120/JSD</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000037/2021-2022</t>
+  </si>
+  <si>
+    <t>540/10/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village KANKURIA (Village Code 313873) under KANKURIA AND JAFRABAD Ground Water Based Water Supply Scheme for arsenic affected areas of SAMSERGANJ Block in the District of Murshidabad. Tender no - 98 of 21-22 by AE JSD</t>
   </si>
   <si>
     <t>VCH/001480/2021-2022</t>
   </si>
   <si>
     <t>388-MSD/21-22</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza of Kankuria &amp; Jafrabad under Ground Water Based Water Supply Scheme for arsenic affected areas of Samserganj Block of Murshidabad District ( PART-I)</t>
+  </si>
+  <si>
+    <t>VCH/001291/2021-2022</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of Village JAFRABAD (Village Code 313872) under KANKURIA and jafrabad Ground Water Based Water Supply Scheme for arsenic affected areas of SAMSERGANJ Block in the District of Murshidabad. Tender no - 475 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001430/2021-2022</t>
   </si>
   <si>
     <t>347-MSD/21-22</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
-    <t>NILKAMAL BASAK</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/001481/2021-2022</t>
   </si>
   <si>
     <t>389-MSD/21-22</t>
-  </si>
-[...55 lines deleted...]
-    <t>IKON CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,1015 +879,1015 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>80.14</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.77</v>
+        <v>67.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.42</v>
+        <v>4.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.6</v>
+        <v>4.77</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>4.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.17</v>
+        <v>4.76</v>
       </c>
       <c r="R7" s="4">
-        <v>87.4</v>
+        <v>99.91</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>4.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.76</v>
+        <v>4.17</v>
       </c>
       <c r="R8" s="4">
-        <v>99.91</v>
+        <v>87.4</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>4.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.6</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>95.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>4.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>4.84</v>
+        <v>4.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.84</v>
+        <v>4.73</v>
       </c>
       <c r="R11" s="4">
-        <v>99.93</v>
+        <v>99.36</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>4.76</v>
+        <v>4.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.73</v>
+        <v>4.84</v>
       </c>
       <c r="R12" s="4">
-        <v>99.36</v>
+        <v>99.93</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>4.77</v>
+        <v>4.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="P14" s="4">
-        <v>91.86</v>
+        <v>4.85</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>4.77</v>
+        <v>12.11</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>85</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>86</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="P16" s="4">
-        <v>91.86</v>
+        <v>4.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P17" s="4">
-        <v>12.11</v>
+        <v>91.86</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>67.49</v>
+        <v>91.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="P19" s="4">
-        <v>80.14</v>
+        <v>4.77</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>400.34</v>