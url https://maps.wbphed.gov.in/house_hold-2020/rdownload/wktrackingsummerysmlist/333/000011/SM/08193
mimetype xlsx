--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,228 +113,228 @@
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village SUNIA (Village Code 315806) under Bharatpur Ground Water Based Water Supply Scheme for arsenic affected areas of Bharatpur-I Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000571/2020-2021</t>
   </si>
   <si>
     <t>3037/MURD</t>
   </si>
   <si>
     <t>07/12/2020</t>
   </si>
   <si>
     <t>21/01/2021</t>
   </si>
   <si>
     <t>NAMDAR ALI</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Alugram under Bharatpur Ground Based Water Supply Scheme for Arsenic Affected Area of Bharatpur-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0007336059 in the District of Murshidabad. (Sl No-18)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000288/2020-2021</t>
+  </si>
+  <si>
+    <t>3270/MURD</t>
+  </si>
+  <si>
+    <t>24/12/2020</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
+  </si>
+  <si>
+    <t>M/S . SUKUMAR SINHA</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at ALUGRAM G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000466/2021-2022</t>
+  </si>
+  <si>
+    <t>234/KSD</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Holding Awarness Programme / Campaigning programms at Alugram G.P, Bharatpur G.P and Sijgram G.P in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division, P.H.E. Dte. (Total nos of Programme = 12 nos) (Part-E).</t>
+  </si>
+  <si>
+    <t>ORD/000557/2021-2022</t>
+  </si>
+  <si>
+    <t>253/KSD</t>
+  </si>
+  <si>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>S.S.INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at SIJGRAM G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000472/2021-2022</t>
+  </si>
+  <si>
+    <t>240/KSD</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Madanpur Dafarpur ( Village Code -315810) under BHARATPUR Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bharatpur-I Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0007336059)</t>
+  </si>
+  <si>
+    <t>ORD/001718/2021-2022</t>
+  </si>
+  <si>
+    <t>731/MURD</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
+    <t>Laying of parallel distribution pipe line in between node point 15F to 23A and extension of distribution pipe line left &amp; right side of canal of Alugram village (Village Code-315806) of Bharatpur water supply scheme for FHTC work under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>07 / KSD</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>AGNIBESH CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Extension of UPVC pipeline for FHTC work at Daspara, Ghoshpara, Kurulpara, Anchalpara, Gobardhanpara and Bagdipara in the Village of Alugram of Bharatpur Water Supply Scheme under Kandi Sub Division, P.H.E Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>11 / KSD</t>
+  </si>
+  <si>
+    <t>M/S. RAHAMAN CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Supplying of C.I specials, valves &amp; construction of valve chamber of different location for FHTC work of Alugram village of Bharatpur water Supply Scheme under Kandi Sub Division, P.H.E. Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000627/2022-2023</t>
+  </si>
+  <si>
+    <t>3182/MURD</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>U.S BUILDERS</t>
+  </si>
+  <si>
+    <t>Repairing of rising main pipe line including supplying of C.I specials, valves, construction of valve chamber &amp; surface drain for the FHTC work of Bharatpur water Supply Scheme under Kandi Sub Division, P.H.E. Dte. in the district of Murshidabad. (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000520/2022-2023</t>
+  </si>
+  <si>
+    <t>157/KSD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000042/2021-2022</t>
+  </si>
+  <si>
+    <t>541/2/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village LAKSHIJALA (Village Code 314127) under KASIADANGA Ground Water Based Water Supply Scheme for arsenic affected areas of RAGHUNATHGANJ-II Block in the District of Murshidabad. Tender no - 550 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001466/2021-2022</t>
   </si>
   <si>
     <t>366-MSD/21-22</t>
   </si>
   <si>
     <t>11/03/2022</t>
-  </si>
-[...166 lines deleted...]
-    <t>MOTI RAHAMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -922,705 +922,705 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.55</v>
+        <v>109.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>129.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>117.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.17</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>2.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>4.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.84</v>
+        <v>40.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>37.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>4.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>4.77</v>
+        <v>4.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>5.12</v>
+        <v>4.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.98</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>109.97</v>
+        <v>4.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>20.53</v>
+        <v>4.74</v>
       </c>
       <c r="R12" s="4">
-        <v>18.67</v>
+        <v>99.56</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4.97</v>
+        <v>5.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>40.35</v>
+        <v>4.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>198.75</v>
       </c>
       <c r="P15" s="8">
-        <v>20.53</v>
+        <v>163.67</v>
       </c>
       <c r="Q15" s="8">
-        <v>10.33</v>
+        <v>82.35</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>