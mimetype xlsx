--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Joypur, Purbba Srikrishnapur, Nabipur, Bautipara, Matai, Bhalkundi, Matanda, Kandra, Palsanda, Chandibati, Telsundi, Samandi (315086, 315087,315088, 315089, 315090</t>
   </si>
   <si>
     <t>SM/08192</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village BAUTIPARA (Village Code 315089) under Bhalkundi Ground Water Based Water Supply Scheme for arsenic affected areas of Khargram Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000526/2020-2021</t>
+  </si>
+  <si>
+    <t>3026/MURD</t>
+  </si>
+  <si>
+    <t>04/12/2020</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION AGENCY</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Bhalkundi(Village code 315091) under Bhalkundi (Zone-II)Ground Water Based Water Supply Scheme for Arsenic Affected Area of Khargram Block, under Murshidabad Division, PHE Dte. Scheme ID 0006154928 in the District of Murshidabad. (Sl No-09)</t>
+  </si>
+  <si>
+    <t>ORD/000553/2020-2021</t>
+  </si>
+  <si>
+    <t>3045/MURD</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>05/06/2021</t>
+  </si>
+  <si>
+    <t>M/S BHUBAN DAS</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JAL SWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village TELSUNDI (Village Code 315121) under Bhalkundi Ground Water Based Water Supply Scheme for arsenic affected areas of Khargram Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000516/2020-2021</t>
+  </si>
+  <si>
+    <t>3020/MURD</t>
+  </si>
+  <si>
+    <t>M/S GUNGUN CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Joypur (Village code 315086) under Bhalkundi (Zone-I) Ground Water Based water Supply Scheme for Arsenic Affected Area of Khargram Block, under Murshidabad Division, PHE Dte. Scheme ID 0006154928 in the District of Murshidabad. (Sl No-08)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000306/2020-2021</t>
   </si>
   <si>
     <t>165/MURD</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>14/07/2021</t>
   </si>
   <si>
     <t>SOUMYADIP MISRA</t>
   </si>
   <si>
-    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village BAUTIPARA (Village Code 315089) under Bhalkundi Ground Water Based Water Supply Scheme for arsenic affected areas of Khargram Block in the District of Murshidabad.</t>
-[...32 lines deleted...]
-    <t>M/S BHUBAN DAS</t>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at JOYPUR G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000461/2021-2022</t>
+  </si>
+  <si>
+    <t>230/KSD</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Balance FHTC works of extension of distribution pipeline and restoration works of damage pipeline at Bhalkundi (Zone-II) Water Supply Scheme under Kandi Sub-Division, PHE Dte. in the district of Murshidabad</t>
   </si>
   <si>
     <t>ORD/001137/2021-2022</t>
   </si>
   <si>
     <t>318/KSD</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
+    <t>Balance work of distribution pipeline at Shri Krishnapur Village under Bhalkundi (Zone-I) Water Supply Scheme under Kandi Sub-Division, PHE Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2021-2022</t>
+  </si>
+  <si>
+    <t>337/KSD</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) from existing distribution system within the command area of village Palsanda (315119) of Bhalkundi under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Khargram Block of Murshidabad District . Tender no 540 of 20-21 by EE</t>
   </si>
   <si>
     <t>VCH/000596/2021-2022</t>
   </si>
   <si>
     <t>143-MSD/21-22</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>M/S. GOURI ENTERPRISE</t>
   </si>
   <si>
-    <t>Balance work of distribution pipeline at Shri Krishnapur Village under Bhalkundi (Zone-I) Water Supply Scheme under Kandi Sub-Division, PHE Dte. in the district of Murshidabad.</t>
-[...11 lines deleted...]
-    <t>30/12/2021</t>
+    <t>Laying of HDPE (Materials grade PE -100 &amp; Pressure Rating : PN 6) Pipe Line due to widening of PWD Roads &amp; construction of drain at village Bhalkundi (Village Code-315091) under Bhalkundi Water Supply Scheme of Kandi Sub Division under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>98 / KSD</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>M/S MANDAL SCIENTIFIC &amp; WATER ANALYSIS.</t>
   </si>
   <si>
     <t>Laying of HDPE (Materials grade PE-100 &amp; Pressure Rating: PN6) pipe line &amp; allied works of Retrofitting of Functional Household Tap Connections (FHTC) at village Bhalkundi (Village code-315091) Bhalkundi water supply scheme for FHTC work under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000025/2022-2023</t>
   </si>
   <si>
     <t>29/KSD</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>08/05/2022</t>
   </si>
   <si>
     <t>TIRUPATI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of HDPE (Materials grade PE -100 &amp; Pressure Rating : PN 6) Pipe Line due to widening of PWD Roads &amp; construction of drain at village Bhalkundi (Village Code-315091) under Bhalkundi Water Supply Scheme of Kandi Sub Division under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
-[...14 lines deleted...]
-    <t>M/S MANDAL SCIENTIFIC &amp; WATER ANALYSIS.</t>
+    <t>Providing Balance Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of PALSANDA ( Village Code -315119) under Bhalkundi Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Khargram Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001808/2021-2022</t>
+  </si>
+  <si>
+    <t>818/MURD</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000043/2021-2022</t>
+  </si>
+  <si>
+    <t>541/3/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with 'JALSWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village BAUTIPARA (Village Code 315089) under Bhalkundi Ground Water Based Water Supply Scheme for arsenic affected areas of Khargram Block in the District of Murshidabad. Tender no - 694 of 20-21 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001445/2021-2022</t>
   </si>
   <si>
     <t>334-MSD/21-22</t>
   </si>
   <si>
     <t>05/03/2022</t>
-  </si>
-[...61 lines deleted...]
-    <t>24/04/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,60 +895,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>56.13</v>
+        <v>15.45</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -956,744 +956,744 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>15.45</v>
+        <v>47.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>47.51</v>
+        <v>19.58</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.77</v>
+        <v>56.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>50.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.61</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>32.46</v>
+        <v>4.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>4.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>4.59</v>
+        <v>4.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.83</v>
+        <v>32.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>3.38</v>
+        <v>4.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.36</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>4.17</v>
+        <v>4.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.57</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>2.7</v>
+        <v>9.52</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>19.58</v>
+        <v>2.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>9.52</v>
+        <v>3.38</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>209.89</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>77.92</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>37.12</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>