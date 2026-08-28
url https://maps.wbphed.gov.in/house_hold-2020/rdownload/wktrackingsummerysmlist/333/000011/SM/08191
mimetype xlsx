--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,111 +110,111 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA(JAL JEEVAN MISSION) " from existing Distribution system within the Command area of Dakshinkhanda Habitation under Dakshinkhanda Village Code-315710 (JL NO-99) Dakshinkhanda Water Supply Scheme (Ground Water Based) under Bharatpur-II Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000632/2020-2021</t>
   </si>
   <si>
     <t>2392/MURD</t>
   </si>
   <si>
     <t>18/09/2020</t>
   </si>
   <si>
     <t>02/11/2020</t>
   </si>
   <si>
     <t>CLIFFORD FACILITY SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JAL SWAPNA(JAL JEEVAN MISSION) " from existing Distribution system within the Command area of Dakshinkhanda Habitation under Dakshinkhanda Village Code-315710 (JL NO-99) Dakshinkhanda Water Supply Scheme (Ground Water Based) under Bharatpur-II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000261/2020-2021</t>
+  </si>
+  <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at SIMULIA G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>ORD/000469/2021-2022</t>
   </si>
   <si>
     <t>237/KSD</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>26/10/2021</t>
   </si>
   <si>
     <t>IMAGIN COMMUNICATION</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000003/2021-2022</t>
+  </si>
+  <si>
+    <t>3632/D/MURD</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna (Jal Jeevan Mission) and under command area of Village of Harinya, Datta Barutia, Erera, Sirpara, Sonarundi, Jalsuti, Punasi, DakshinKhanda (Nos FHTC-4251) (Village code-315712, 315702, 315704, 315705, 315707, 315708, 315709, 315710) under DAKSHINKHANDA Ground Water Based Water Supply Scheme and Kagram ( Nos FHTC-3297) (Village code-315714) under Kagram Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bharatpur-II Block, of Murshidabad District under Murshidabad Division, PHE Dte.(Scheme ID 0007338400 &amp; 0007773828)</t>
   </si>
   <si>
     <t>ORD/001278/2021-2022</t>
   </si>
   <si>
     <t>141/MURD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>M/S. S. DAS AND ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>ORD/000261/2020-2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -764,324 +764,324 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>9.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.93</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.17</v>
+        <v>9.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>383.18</v>
+        <v>4.17</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>23.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>9.76</v>
+        <v>383.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>56.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>430.25</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>64.77</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>