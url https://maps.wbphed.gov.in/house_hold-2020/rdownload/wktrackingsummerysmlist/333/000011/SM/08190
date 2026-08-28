--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Katlamari, Babaltali &amp; Jhaubaria (314589, 314583 &amp; 314585) of Seikhpara Area under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar -</t>
   </si>
   <si>
     <t>SM/08190</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal JeevanMission ) and under command area of village of Babaltali ( Village Code -314583)( Nojorana&amp;Panipia&amp; adjoining habitation under Seikhpara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar-II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006086670)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000489/2021-2022</t>
+  </si>
+  <si>
+    <t>2680/MURD</t>
+  </si>
+  <si>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>30/10/2021</t>
+  </si>
+  <si>
+    <t>TIPU CONSTRUCTION (PROP. SUJAUDDIN )</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Babaltali ( Village Code -314583) (Kartekerpara &amp; Lalchandabad) &amp; adjoining habitation under Seikhpara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar-II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006086670)</t>
+  </si>
+  <si>
+    <t>ORD/000437/2021-2022</t>
+  </si>
+  <si>
+    <t>2641/MURD</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal JeevanMission ) and under command area of village of Jhaubaria (Village Code -314585) under Seikhpara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar-II Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0006086670)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000290/2021-2022</t>
+  </si>
+  <si>
+    <t>2297/MURD</t>
+  </si>
+  <si>
+    <t>02/08/2021</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION (PROP:AVIJIT ROY)</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Katlamari (Village Code -314589)(Katlamari &amp; Ramnagarpara&amp; adjoining habitation) under Seikhpara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar-II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006086670)</t>
+  </si>
+  <si>
+    <t>ORD/000291/2021-2022</t>
+  </si>
+  <si>
+    <t>2298/MURD</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Preparation of an Audio Video docomentory programme for Awarness of Functional Household Tape Connection(FHTC) under Jal Swapna Programme at different Gram Panchayet which covered by different water supply scheme under Berhampore Sub-Division under Murshidabad Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000448/2021-2022</t>
+  </si>
+  <si>
+    <t>298/BSD</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>12/09/2021</t>
+  </si>
+  <si>
+    <t>S.S.INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Katlamari ( Village Code -314589) (Mohongonj &amp;Kaharpara &amp; adjoining habitation) under Seikhpara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar-II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006086670)</t>
+  </si>
+  <si>
+    <t>ORD/001714/2021-2022</t>
+  </si>
+  <si>
+    <t>716/MURD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>14/05/2022</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
+    <t>Extension of Distribution UPVC pipeline for providing Balance Functional Household Tap Connections (FHTC) of 1180 nos in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Jhaubaria (Village code 314585) under Saikhpara Area Ground water based water supply scheme for Arsenic Affected Area of Raninagar-II Block, under Murshidabad Division, P.H.E. Dte. (Scheme I.D.- 0006086670).</t>
+  </si>
+  <si>
+    <t>ORD/001716/2021-2022</t>
+  </si>
+  <si>
+    <t>703/MURD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>AZAD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Extension of Distribution UPVC pipeline and providing balance Functional Household Tap Connections (FHTC) of 633 nos in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Katlamari (Villagecode-314589)(Katlamari, Ramnagarpara &amp; adjoining habitation) under Seikhpara Ground water based water supply scheme for Arsenic Affected Area of Raninagar-II Block, under Murshidabad Division, P.H.E. Dte. (Scheme I.D.- 0006086670)</t>
+  </si>
+  <si>
+    <t>ORD/001805/2021-2022</t>
+  </si>
+  <si>
+    <t>854/MURD</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>15/04/2022</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village BABALTALI (Village Code 314583) under (SAIKHPARA AND BABALTALI adjoining habitation SAIKHPARA Ground Water Based Water Supply Scheme for arsenic affected areas of RANINAGAR-II Block in the District of Murshidabad. Tender no - 360 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001513/2021-2022</t>
   </si>
   <si>
     <t>415-MSD/21-22</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Babaltali ( Village Code -314583) (Kartekerpara &amp; Lalchandabad) &amp; adjoining habitation under Seikhpara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar-II Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0006086670)</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/001530/2021-2022</t>
   </si>
   <si>
     <t>438-MSD/21-22</t>
   </si>
   <si>
     <t>30/03/2022</t>
-  </si>
-[...145 lines deleted...]
-    <t>AZAD ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,654 +831,654 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>45.89</v>
+        <v>97.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>93.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.9</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>51.77</v>
+        <v>97.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.02</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>97.62</v>
+        <v>97.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>135.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>137.97</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...11 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.34</v>
+        <v>97.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.34</v>
+        <v>132.79</v>
       </c>
       <c r="R6" s="4">
+        <v>135.66</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.27</v>
+        <v>4.34</v>
       </c>
       <c r="Q7" s="4">
+        <v>8.67</v>
+      </c>
+      <c r="R7" s="4">
+        <v>200</v>
+      </c>
+      <c r="S7" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>80.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>66.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>97.86</v>
+        <v>12.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>43.69</v>
+        <v>11.69</v>
       </c>
       <c r="R9" s="4">
-        <v>44.65</v>
+        <v>95.86</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>97.89</v>
+        <v>8.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>58.99</v>
+        <v>5.7</v>
       </c>
       <c r="R10" s="4">
-        <v>60.26</v>
+        <v>68.92</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>97.88</v>
+        <v>45.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>12.2</v>
+        <v>51.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>594.23</v>
       </c>
       <c r="P13" s="8">
-        <v>107.01</v>
+        <v>498.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>18.01</v>
+        <v>83.9</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>