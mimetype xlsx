--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -909,50 +909,62 @@
     <t>ORD/000554/2020-2021</t>
   </si>
   <si>
     <t>2527/MURD</t>
   </si>
   <si>
     <t>30/09/2020</t>
   </si>
   <si>
     <t>14/11/2020</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) of 1190 nos in connection with Jal Swapna (Jal Jeevan Mission ) under Command area of Village of Birthamba, Sendajamuar &amp; Mandalpur ( Village Code -314006, 314007, 314008) under Raghunathganj-I Surface Water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj-I Block under Murshidabad Division P.H.E Dte. .</t>
   </si>
   <si>
     <t>ORD/000108/2022-2023</t>
   </si>
   <si>
     <t>1137/MURD</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with "Jal Swapna (Jal Jeevan Mission )" from existing Distribution system within the Command area of village AMGACHHI (Village Code 314031) under Surface Water Based Water Supply Scheme for Arsenic Affected Areas of Raghunathganj-I Block in the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ORD/000768/2020-2021</t>
+  </si>
+  <si>
+    <t>2557/MURD</t>
+  </si>
+  <si>
+    <t>M/S. GHOSH ENTERPRISE (MANAB KR GHOSH)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1341,51 +1353,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W65"/>
+  <dimension ref="A1:W66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1504,54 +1516,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.43</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>71.88</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -2595,54 +2607,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P22" s="4">
         <v>19.69</v>
       </c>
       <c r="Q22" s="4">
-        <v>15.96</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>81.04</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -3794,54 +3806,54 @@
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P43" s="4">
         <v>16.27</v>
       </c>
       <c r="Q43" s="4">
-        <v>14.4</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>88.49</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3853,54 +3865,54 @@
         <v>210</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P44" s="4">
         <v>4.83</v>
       </c>
       <c r="Q44" s="4">
-        <v>4.68</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>96.98</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>1</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -3914,54 +3926,54 @@
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>219</v>
       </c>
       <c r="P45" s="4">
         <v>14.17</v>
       </c>
       <c r="Q45" s="4">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>43.15</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -3975,54 +3987,54 @@
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>221</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>222</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P46" s="4">
         <v>21.88</v>
       </c>
       <c r="Q46" s="4">
-        <v>9.57</v>
+        <v>0</v>
       </c>
       <c r="R46" s="4">
-        <v>43.75</v>
+        <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4154,54 +4166,54 @@
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>233</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>234</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>235</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P49" s="4">
         <v>46.33</v>
       </c>
       <c r="Q49" s="4">
-        <v>9.96</v>
+        <v>4.98</v>
       </c>
       <c r="R49" s="4">
-        <v>21.49</v>
+        <v>10.74</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4215,54 +4227,54 @@
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>235</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P50" s="4">
         <v>107.46</v>
       </c>
       <c r="Q50" s="4">
-        <v>35.72</v>
+        <v>17.86</v>
       </c>
       <c r="R50" s="4">
-        <v>33.24</v>
+        <v>16.62</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4455,54 +4467,54 @@
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>254</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>255</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P54" s="4">
         <v>55.72</v>
       </c>
       <c r="Q54" s="4">
-        <v>17.95</v>
+        <v>0</v>
       </c>
       <c r="R54" s="4">
-        <v>32.21</v>
+        <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>1</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -4514,54 +4526,54 @@
         <v>110</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
         <v>256</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>257</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P55" s="4">
         <v>54.9</v>
       </c>
       <c r="Q55" s="4">
-        <v>9.98</v>
+        <v>0</v>
       </c>
       <c r="R55" s="4">
-        <v>18.19</v>
+        <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>1</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -4575,54 +4587,54 @@
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>259</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>261</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>262</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>263</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P56" s="4">
         <v>31.87</v>
       </c>
       <c r="Q56" s="4">
-        <v>20.28</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>63.64</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4636,54 +4648,54 @@
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>259</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>265</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>266</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>267</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>268</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P57" s="4">
         <v>6.17</v>
       </c>
       <c r="Q57" s="4">
-        <v>6.17</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>100.07</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4815,54 +4827,54 @@
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>279</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>280</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P60" s="4">
         <v>41.51</v>
       </c>
       <c r="Q60" s="4">
-        <v>37.3</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>89.86</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>1</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -4876,54 +4888,54 @@
       <c r="I61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>286</v>
       </c>
       <c r="P61" s="4">
         <v>97.06</v>
       </c>
       <c r="Q61" s="4">
-        <v>95.54</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>98.44</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>1</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -4937,54 +4949,54 @@
       <c r="I62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>288</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P62" s="4">
         <v>11.73</v>
       </c>
       <c r="Q62" s="4">
-        <v>3.26</v>
+        <v>0</v>
       </c>
       <c r="R62" s="4">
-        <v>27.82</v>
+        <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -4998,54 +5010,54 @@
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>291</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>292</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>293</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P63" s="4">
         <v>34.11</v>
       </c>
       <c r="Q63" s="4">
-        <v>7.1</v>
+        <v>0</v>
       </c>
       <c r="R63" s="4">
-        <v>20.81</v>
+        <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>100</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -5059,101 +5071,162 @@
       <c r="I64" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>295</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>296</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>297</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>298</v>
       </c>
       <c r="P64" s="4">
         <v>64.77</v>
       </c>
       <c r="Q64" s="4">
-        <v>60.06</v>
+        <v>0</v>
       </c>
       <c r="R64" s="4">
-        <v>92.73</v>
+        <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
-      <c r="A65" s="7" t="s">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="13" t="s">
         <v>299</v>
       </c>
-      <c r="B65" s="7"/>
-[...22 lines deleted...]
-      <c r="S65" s="8"/>
+      <c r="I65" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P65" s="4">
+        <v>19.24</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+      <c r="R65" s="4">
+        <v>0</v>
+      </c>
+      <c r="S65" s="4">
+        <v>100</v>
+      </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="14"/>
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="8"/>
+      <c r="L66" s="8"/>
+      <c r="M66" s="8"/>
+      <c r="N66" s="8"/>
+      <c r="O66" s="8">
+        <v>1692.48</v>
+      </c>
+      <c r="P66" s="8">
+        <v>22.84</v>
+      </c>
+      <c r="Q66" s="8">
+        <v>1.35</v>
+      </c>
+      <c r="R66" s="8"/>
+      <c r="S66" s="8"/>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A65:N65"/>
+    <mergeCell ref="A66:N66"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>