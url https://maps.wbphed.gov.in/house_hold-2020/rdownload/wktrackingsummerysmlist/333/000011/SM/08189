--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1516,54 +1516,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.88</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -2607,54 +2607,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P22" s="4">
         <v>19.69</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>15.96</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>81.04</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -3806,54 +3806,54 @@
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P43" s="4">
         <v>16.27</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>14.4</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>88.49</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3865,54 +3865,54 @@
         <v>210</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P44" s="4">
         <v>4.83</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>96.98</v>
       </c>
       <c r="S44" s="4">
         <v>1</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -3926,54 +3926,54 @@
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>219</v>
       </c>
       <c r="P45" s="4">
         <v>14.17</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>43.15</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -3987,54 +3987,54 @@
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>221</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>222</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P46" s="4">
         <v>21.88</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>43.75</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4166,54 +4166,54 @@
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>233</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>234</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>235</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P49" s="4">
         <v>46.33</v>
       </c>
       <c r="Q49" s="4">
-        <v>4.98</v>
+        <v>9.96</v>
       </c>
       <c r="R49" s="4">
-        <v>10.74</v>
+        <v>21.49</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4227,54 +4227,54 @@
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>235</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P50" s="4">
         <v>107.46</v>
       </c>
       <c r="Q50" s="4">
-        <v>17.86</v>
+        <v>35.72</v>
       </c>
       <c r="R50" s="4">
-        <v>16.62</v>
+        <v>33.24</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4467,54 +4467,54 @@
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>254</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>255</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P54" s="4">
         <v>55.72</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>17.95</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>32.21</v>
       </c>
       <c r="S54" s="4">
         <v>1</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -4526,54 +4526,54 @@
         <v>110</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
         <v>256</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>257</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P55" s="4">
         <v>54.9</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>18.19</v>
       </c>
       <c r="S55" s="4">
         <v>1</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -4587,54 +4587,54 @@
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>259</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>261</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>262</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>263</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P56" s="4">
         <v>31.87</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>20.28</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>63.64</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4648,54 +4648,54 @@
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>259</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>265</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>266</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>267</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>268</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P57" s="4">
         <v>6.17</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>6.17</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>100.07</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4827,54 +4827,54 @@
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>279</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>280</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P60" s="4">
         <v>41.51</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>37.3</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>89.86</v>
       </c>
       <c r="S60" s="4">
         <v>1</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -4888,54 +4888,54 @@
       <c r="I61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>286</v>
       </c>
       <c r="P61" s="4">
         <v>97.06</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>95.54</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S61" s="4">
         <v>1</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -4949,54 +4949,54 @@
       <c r="I62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>288</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P62" s="4">
         <v>11.73</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>27.82</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -5010,54 +5010,54 @@
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>291</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>292</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>293</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P63" s="4">
         <v>34.11</v>
       </c>
       <c r="Q63" s="4">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="R63" s="4">
-        <v>0</v>
+        <v>20.81</v>
       </c>
       <c r="S63" s="4">
         <v>100</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -5071,54 +5071,54 @@
       <c r="I64" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>206</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>295</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>296</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>297</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>298</v>
       </c>
       <c r="P64" s="4">
         <v>64.77</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>60.06</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>92.73</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
@@ -5132,88 +5132,88 @@
       <c r="I65" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>259</v>
       </c>
       <c r="K65" s="4" t="s">
         <v>300</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>301</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>302</v>
       </c>
       <c r="P65" s="4">
         <v>19.24</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="S65" s="4">
         <v>100</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="7" t="s">
         <v>303</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="11"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="8"/>
       <c r="L66" s="8"/>
       <c r="M66" s="8"/>
       <c r="N66" s="8"/>
       <c r="O66" s="8">
         <v>1692.48</v>
       </c>
       <c r="P66" s="8">
-        <v>22.84</v>
+        <v>362.72</v>
       </c>
       <c r="Q66" s="8">
-        <v>1.35</v>
+        <v>21.43</v>
       </c>
       <c r="R66" s="8"/>
       <c r="S66" s="8"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A66:N66"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>